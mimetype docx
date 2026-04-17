--- v0 (2025-12-13)
+++ v1 (2026-04-17)
@@ -1,4157 +1,3101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...22 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="477B8ACF" w14:textId="639C84BE" w:rsidR="003D0071" w:rsidRPr="003A1A14" w:rsidRDefault="003D0071" w:rsidP="00400ED2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
-        <w:pStyle w:val="Subttulo"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk533689604"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OFÍCIO Nº </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1A14">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/2026/</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CEXEC/PROAD</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...20 lines deleted...]
-        <w:t>/UFCA</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/UFCA</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="69890DB3" w14:textId="77777777" w:rsidR="003D0071" w:rsidRPr="00577FB5" w:rsidRDefault="003D0071" w:rsidP="003D0071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="49DF7873" w14:textId="57CD493C" w:rsidR="003D0071" w:rsidRPr="00577FB5" w:rsidRDefault="003D0071" w:rsidP="003D0071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577FB5">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Juazeiro do Norte – CE, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk533689616"/>
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26 de dezembro de 2026.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1CA740" w14:textId="77777777" w:rsidR="003D0071" w:rsidRPr="00577FB5" w:rsidRDefault="003D0071" w:rsidP="003D0071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577FB5">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F49030F" w14:textId="77777777" w:rsidR="003D0071" w:rsidRPr="00577FB5" w:rsidRDefault="003D0071" w:rsidP="003D0071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F075B38" w14:textId="069D53C1" w:rsidR="003D0071" w:rsidRPr="00577FB5" w:rsidRDefault="003D0071" w:rsidP="00C60880">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3345"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3345"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577FB5">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C60880">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ao senhor</w:t>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38436E74" w14:textId="797F71EA" w:rsidR="003D0071" w:rsidRPr="00577FB5" w:rsidRDefault="003D0071" w:rsidP="007545A2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7605"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7605"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577FB5">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiago de Alencar Viana</w:t>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF11C54" w14:textId="77777777" w:rsidR="003D0071" w:rsidRPr="00577FB5" w:rsidRDefault="003D0071" w:rsidP="003D0071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> de Administração</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pró-Reitoria de Administração</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D8813A" w14:textId="77777777" w:rsidR="003D0071" w:rsidRPr="00577FB5" w:rsidRDefault="003D0071" w:rsidP="003D0071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0DE28F8D" w14:textId="1B9A0CCC" w:rsidR="003D0071" w:rsidRPr="00577FB5" w:rsidRDefault="003D0071" w:rsidP="003D0071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577FB5">
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>,</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezado Senhor(a),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E223490" w14:textId="5C8FDF3F" w:rsidR="003D0071" w:rsidRDefault="003D0071" w:rsidP="003E7C41">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577FB5">
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitamos autorização para </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">empenho</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="ff0000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no corrente exercício, UGR: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="808080"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escolher um item.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...108 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> conforme informações abaixo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634CDD9F" w14:textId="77777777" w:rsidR="003E7C41" w:rsidRDefault="003E7C41" w:rsidP="003E7C41">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9072.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-147.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="2864"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2268"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1956"/>
+            <w:gridCol w:w="2864"/>
+            <w:gridCol w:w="1984"/>
+            <w:gridCol w:w="2268"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="001B1E90" w:rsidRPr="00577FB5" w14:paraId="77244EF5" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="332"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="332" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B12F63E" w14:textId="77777777" w:rsidR="001B1E90" w:rsidRDefault="001B1E90" w:rsidP="001B1E90">
-[...7 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F15171B" w14:textId="7AC88E95" w:rsidR="001B1E90" w:rsidRPr="00577FB5" w:rsidRDefault="001B1E90" w:rsidP="001B1E90">
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> a colaboradores eventuais no país 339036)</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diárias - Pessoal Civil (339014) </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ou</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Diárias a colaboradores eventuais no país 339036)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B1E90" w:rsidRPr="00577FB5" w14:paraId="5934BDF3" w14:textId="77777777" w:rsidTr="009203A2">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="628"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="628" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41970201" w14:textId="76D1890A" w:rsidR="001B1E90" w:rsidRPr="008F449B" w:rsidRDefault="001B1E90" w:rsidP="00EB0C2C">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:highlight w:val="cyan"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>:</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID Planejamento:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="483FD23C" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="278"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5767E818" w14:textId="47A327E3" w:rsidR="00B21EA1" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...45 lines deleted...]
-              <w:t>XXXXXX</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nº da Nota de Empenho</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (se reforço/anulação): </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024NE</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXXXX</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="07C945D5" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="379" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="537128C1" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MÊS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37354F9A" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VALOR UNITÁRIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="133B9878" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUANTIDADE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7054FF0B" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...2 lines deleted...]
-              <w:suppressAutoHyphens w:val="0"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>VALOR TOTAL</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VALOR TOTAL</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="6B68192A" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F88A12B" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JANEIRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479BCF94" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="743F4DD5" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="139A5D17" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEVEREIRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F20683" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="13BAA8C7" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B99D632" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MARÇO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17BB12B6" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="0155809F" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE98825" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABRIL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C18F9EF" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="5361548F" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4834007E" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E03CC7A" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="67498BE8" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57F5DDEB" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JUNHO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4F76C3" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="0B18115D" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B893660" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JULHO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29F7B45A" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="6C492106" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="355EC22D" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGOSTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4C0454" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="4A61446B" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C84D49F" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETEMBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDDB1E7" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="2B4EFD78" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="108AA0E7" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OUTUBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="314B8434" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="26FD7392" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="105EAEDA" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOVEMBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6694E6" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="03E21612" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6447693A" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002706B3">
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEZEMBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="229CB0F6" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="002706B3" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EA1" w:rsidRPr="00577FB5" w14:paraId="720FCECF" w14:textId="77777777" w:rsidTr="001B1E90">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="137551F6" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="00F614A4" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:b/>
-[...29 lines deleted...]
-          <w:p w14:paraId="16D5FE4C" w14:textId="77777777" w:rsidR="00B21EA1" w:rsidRPr="00545125" w:rsidRDefault="00B21EA1" w:rsidP="00EB0C2C">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOTAL</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...19 lines deleted...]
-            </w:pPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B98CA2F" w14:textId="3E069D2E" w:rsidR="008161E1" w:rsidRDefault="008161E1"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="45681F41" w14:textId="77777777" w:rsidR="003E7C41" w:rsidRPr="00577FB5" w:rsidRDefault="003E7C41" w:rsidP="003E7C41">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577FB5">
-        <w:rPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.1fob9te" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>-91439</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>9164012</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7838123" cy="1548592"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="image1.jpg"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image1.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7838123" cy="1548592"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carlos Henrique Porfirio da Silva</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>Túlio Bessa Almeida Gonçalves</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordenador Executivo – PROAD/UFCA</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4683CFAA" w14:textId="77777777" w:rsidR="003E7C41" w:rsidRPr="00577FB5" w:rsidRDefault="003E7C41" w:rsidP="003E7C41">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
-        <w:jc w:val="center"/>
-        <w:rPr>
+        <w:ind w:left="2832" w:firstLine="708.0000000000001"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SIAPE </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>Coordenador Executivo – PROAD/UFCA</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B3FFC5" w14:textId="2DE89846" w:rsidR="003E7C41" w:rsidRPr="003E7C41" w:rsidRDefault="003E7C41" w:rsidP="003E7C41">
-[...30 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:headerReference r:id="rId8" w:type="default"/>
+      <w:footerReference r:id="rId9" w:type="default"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1417" w:top="1417" w:left="1701" w:right="1558" w:header="708" w:footer="708"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...180 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...42 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Times New Roman"/>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:pPr>
+      <w:rPr/>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07FA12CF" w14:textId="734DF57B" w:rsidR="003D0071" w:rsidRDefault="003D0071" w:rsidP="003D0071">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:eastAsia="pt-BR"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="115C47E0" wp14:editId="1F0CE27A">
+        <wp:inline distB="0" distT="0" distL="0" distR="0">
           <wp:extent cx="724535" cy="718185"/>
-          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
-[...2 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:docPr descr="Desenho de personagem de desenho animado&#10;&#10;Descrição gerada automaticamente com confiança baixa" id="3" name="image2.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Figura1" descr="Desenho de personagem de desenho animado&#10;&#10;Descrição gerada automaticamente com confiança baixa"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr descr="Desenho de personagem de desenho animado&#10;&#10;Descrição gerada automaticamente com confiança baixa" id="0" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...3 lines deleted...]
-                  <a:srcRect l="-9" t="-9" r="-9" b="-9"/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="-8" l="-9" r="-8" t="-9"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="724535" cy="718185"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...10 lines deleted...]
-                  </a:ln>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...6 lines deleted...]
-    <w:r w:rsidRPr="00C97389">
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
-[...15 lines deleted...]
-      <w:t>SETOR</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3C435ECC" w14:textId="77777777" w:rsidR="003D0071" w:rsidRPr="00C97389" w:rsidRDefault="003D0071" w:rsidP="003D0071">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
     <w:pPr>
-      <w:pStyle w:val="NormalWeb"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="00000a"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>SUBSETOR</w:t>
+      <w:t xml:space="preserve">UNIVERSIDADE FEDERAL DO CARIRI</w:t>
+      <w:br w:type="textWrapping"/>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="00000a"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:highlight w:val="yellow"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">SETOR</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1640F73E" w14:textId="77777777" w:rsidR="003D0071" w:rsidRDefault="003D0071">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="00000a"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="00000a"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:highlight w:val="yellow"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">SUBSETOR</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</w15:people>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...12 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...58 lines deleted...]
-  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{CEBC0AAD-5BEB-4E1A-9C3D-D06D0A40B656}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="pt_BR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...404 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D0071"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:widowControl/>
-[...4 lines deleted...]
-      <w:suppressAutoHyphens w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:kern w:val="0"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
-[...7 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="RodapChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D0071"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:widowControl/>
-[...4 lines deleted...]
-      <w:suppressAutoHyphens w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
-[...7 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="003D0071"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelacomgrade">
-[...3 lines deleted...]
-    <w:rsid w:val="00B21EA1"/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Table Normal"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
-[...44 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Subttulo">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubttuloChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00400ED2"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="160"/>
+      <w:spacing w:after="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:spacing w:val="15"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="5a5a5a"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00400ED2"/>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...657 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</cp:coreProperties>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miQpCwkeqESIFk0BwfH4LJoP7MXwA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTgAciExdGYzanVSZHRaQVp0dGtXQUx4aHAwd0dtSjIyYTJHQ1Q=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>