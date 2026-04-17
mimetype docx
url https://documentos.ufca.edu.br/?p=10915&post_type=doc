--- v0 (2025-11-28)
+++ v1 (2026-04-17)
@@ -1,574 +1,552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OFÍCIO Nº </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/2026/</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">CEXEC/PROAD</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">/UFCA</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Juazeiro do Norte-CE, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">26 de dezembro de 2023.</w:t>
+        <w:t xml:space="preserve">26 de dezembro de 2026.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ao senhor</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5520"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiago de Alencar Viana </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="5520"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pró-Reitoria de Administração</w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.1fob9te" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezado Senhor,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Solicitamos autorização para </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EMPENHO</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">no corrente exercício, UGR: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Escolher um item.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, conforme informações abaixo:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="9464.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4361"/>
         <w:gridCol w:w="5103"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="4361"/>
             <w:gridCol w:w="5103"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="334" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Processo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="cyan"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ID Planejamento:</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregão:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Objeto:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Nº Ata (se SRP):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigência da Ata (Se SRP):</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="9464.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
@@ -585,1503 +563,1531 @@
           <w:tblGrid>
             <w:gridCol w:w="616"/>
             <w:gridCol w:w="780"/>
             <w:gridCol w:w="3091"/>
             <w:gridCol w:w="872"/>
             <w:gridCol w:w="1128"/>
             <w:gridCol w:w="1422"/>
             <w:gridCol w:w="1555"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fornecedor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Número da Nota de Empenho (para casos de reforço e anulação):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">CNPJ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:shd w:fill="bfbfbf" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="517" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Nº item</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">no PGC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Descrição do Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Und. de Medida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Quant. UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Valor unitário (R$)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Valor total (R$)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="525" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PLANTADEIRA E ADUBADEIRA Semeadora hidráulica, 04 linhas (...)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">UNID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">R$ 22.987,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">R$ 22.987,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Grade aradora de controle remoto leve, 14 discos, 26 polegadas, diâmetro do eixo 1.5/8, com rodas e pneus para transporte (...)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">UNID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">R$ 21.109,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">R$ 21.109,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="70" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">R$ 44.096,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Atenciosamente,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rodolfo Jakov Saraiva Lobo</w:t>
+        <w:t xml:space="preserve">Carlos Henrique Porfirio da Silva</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordenador Executivo – PROAD/UFCA</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>-253364</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>9190438</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7898130" cy="1543050"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="image1.jpg"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image1.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7898130" cy="1543050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SIAPE </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">xxxxxxx</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId7" w:type="default"/>
-      <w:footerReference r:id="rId8" w:type="default"/>
+      <w:headerReference r:id="rId8" w:type="default"/>
+      <w:footerReference r:id="rId9" w:type="default"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1134" w:top="1134" w:left="1701" w:right="851" w:header="1134" w:footer="1134"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Times New Roman"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...40 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="00000a"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distB="0" distT="0" distL="0" distR="0">
           <wp:extent cx="725039" cy="718200"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:docPr id="1" name="image1.png"/>
+          <wp:docPr id="4" name="image2.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="-8" l="-9" r="-8" t="-9"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="725039" cy="718200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="00000a"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">UNIVERSIDADE FEDERAL DO CARIRI</w:t>
       <w:br w:type="textWrapping"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="00000a"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:highlight w:val="yellow"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">SETOR</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="00000a"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="00000a"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:highlight w:val="yellow"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">SUBSETOR</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
         <w:tab w:val="left" w:leader="none" w:pos="5130"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="00000a"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR"/>
+        <w:lang w:val="pt_BR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Table Normal"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2366,37 +2372,37 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgFxp6NQTUknguLouyKu3toCO11RA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTgAciExVVpqTC16ellqa083dGNOWTh0aGh6Wm1yMUJDSjQwSDg=</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi+eqk78YYcsiYgUxdAr6vQkEf+/w==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTgAciExdXpGTkpyaXNvUW5aSVVNY1lCei0tWHhHQWlKTGNrWEg=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>