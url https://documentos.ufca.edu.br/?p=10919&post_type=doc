--- v0 (2025-11-28)
+++ v1 (2026-04-17)
@@ -1,4114 +1,4958 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...13 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font6.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font7.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OFÍCIO Nº </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">XXX</w:t>
+        </w:rPr>
+        <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">/2024/</w:t>
+        </w:rPr>
+        <w:t>/2026/</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">CEXEC/PROAD</w:t>
+        </w:rPr>
+        <w:t>CEXEC/PROAD</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>/UFCA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:jc w:val="end"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Juazeiro do Norte-CE, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>26 de dezembro de 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Ao senhor</w:t>
+        </w:rPr>
+        <w:t>Ao senhor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiago de Alencar Viana </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Pró-Reitoria de Administração</w:t>
+        </w:rPr>
+        <w:t>Pró-Reitoria de Administração</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Universidade Federal do Cariri</w:t>
+        </w:rPr>
+        <w:t>Universidade Federal do Cariri</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="0"/>
+        <w:ind w:hanging="567" w:start="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Prezado Senhor,</w:t>
+        </w:rPr>
+        <w:t>Prezado Senhor,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitamos autorização para </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="808080"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Escolher um item.</w:t>
+        </w:rPr>
+        <w:t>Escolher um item.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> no corrente exercício, UGR: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Escolher um item.</w:t>
+        </w:rPr>
+        <w:t>Escolher um item.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...20 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>conforme informações abaixo:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
-        <w:tblW w:w="9127.0" w:type="dxa"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9127" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2996"/>
-        <w:gridCol w:w="1327"/>
+        <w:gridCol w:w="1326"/>
         <w:gridCol w:w="144"/>
-        <w:gridCol w:w="4660"/>
-[...7 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="4661"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="379" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4466" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Processo: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:tcPr>
+            <w:tcW w:w="4661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Pregão:</w:t>
+              </w:rPr>
+              <w:t>Pregão:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="303" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4466" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Objeto:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="cyan"/>
-                <w:rtl w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ID Planejamento:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="291" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4466" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Nº Contrato:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Vigência do Contrato:</w:t>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Vigência do Contrato:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="291" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9127" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Fornecedor:</w:t>
+              </w:rPr>
+              <w:t>Fornecedor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="291" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:tcPr>
+              </w:rPr>
+              <w:t>CNPJ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6131" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">E-mail:</w:t>
+              </w:rPr>
+              <w:t>E-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="158" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9127" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
-[...14 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nº da Nota de Empenho (se reforço/anulação):  2026NE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:highlight w:val="yellow"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>XXXXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="158" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="BFBFBF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...12 lines deleted...]
-          <w:tcPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MÊS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="BFBFBF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...5 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">VALOR </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>JANEIRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="255" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>FEVEREIRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="297" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>MARÇO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="262" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>ABRIL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="252" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>MAIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="285" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>JUNHO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="260" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>JULHO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="265" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>AGOSTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="257" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>SETEMBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="261" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>OUTUBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="248" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>NOVEMBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="334" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>DEZEMBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
-[...7 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="281" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
-[...16 lines deleted...]
-          <w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SOMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
-[...8 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="273" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
-[...16 lines deleted...]
-          <w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>VALOR PREVISTO PARA REAJUSTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
-[...8 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="273" w:hRule="atLeast"/>
-          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
-[...16 lines deleted...]
-          <w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-            <w:shd w:fill="ffffff" w:val="clear"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
-[...89 lines deleted...]
-                <w:rtl w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:jc w:val="end"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:keepNext w:val="false"/>
+        <w:keepLines w:val="false"/>
+        <w:pageBreakBefore w:val="false"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...8 lines deleted...]
-        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
+        <w:ind w:hanging="360" w:start="720" w:end="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:color w:val="00000a"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="00000A"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="00000A"/>
+          <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
+        <w:t>Em casos de contratos cujo empenho é realizado por item (exemplo: serviço de telefonia), utilizar TABELA como informação adicional a esta solicitação;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:keepNext w:val="false"/>
+        <w:keepLines w:val="false"/>
+        <w:pageBreakBefore w:val="false"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:ind w:hanging="360" w:start="720" w:end="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="00000A"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-          <w:color w:val="00000a"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="00000A"/>
+          <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Em casos de contratos cujo empenho é realizado por item (exemplo: serviço de telefonia), utilizar TABELA como informação adicional a esta solicitação;</w:t>
+        </w:rPr>
+        <w:t>Os valores anuais estimados para reajuste, repactuação e/ou replanilhamento deverão ter como base os valores do contrato vigente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...16 lines deleted...]
-        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...15 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>TABELA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
-        <w:tblW w:w="9105.0" w:type="dxa"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9105" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="239" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="494"/>
-        <w:gridCol w:w="1402"/>
-        <w:gridCol w:w="2671"/>
+        <w:gridCol w:w="1401"/>
+        <w:gridCol w:w="2672"/>
         <w:gridCol w:w="1584"/>
-        <w:gridCol w:w="1466"/>
-[...10 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="1467"/>
+        <w:gridCol w:w="1487"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr>
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="BFBFBF" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-          <w:tcPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8611" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="BFBFBF" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">SOLICITAÇÃO DE EMPENHO/REFORÇO/ANULAÇÃO                     MÊS:</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SOLICITAÇÃO DE EMPENHO/REFORÇO/ANULAÇÃO                                MÊS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr>
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="BFBFBF" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="BFBFBF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nº ITEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="BFBFBF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DESCRIÇÃO DO ITEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1584" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="BFBFBF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>QUANTIDADE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="BFBFBF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-            <w:shd w:fill="bfbfbf" w:val="clear"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>VALOR UNITÁRIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="BFBFBF" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">VALOR TOTAL</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>VALOR TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr>
-[...4 lines deleted...]
-          <w:tcPr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:start="113" w:end="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">GRUPO </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
-                <w:rtl w:val="0"/>
-[...14 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1584" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr>
-[...4 lines deleted...]
-          <w:tcPr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
-          </w:tcPr>
-[...34 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:keepNext w:val="false"/>
+              <w:keepLines w:val="false"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:start="0" w:end="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1584" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr>
-[...4 lines deleted...]
-          <w:tcPr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
-          </w:tcPr>
-[...34 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:keepNext w:val="false"/>
+              <w:keepLines w:val="false"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:start="0" w:end="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1584" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr>
-[...4 lines deleted...]
-          <w:tcPr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
-          </w:tcPr>
-[...34 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:keepNext w:val="false"/>
+              <w:keepLines w:val="false"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:start="0" w:end="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1584" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr>
-[...4 lines deleted...]
-          <w:tcPr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
-          </w:tcPr>
-[...34 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:keepNext w:val="false"/>
+              <w:keepLines w:val="false"/>
+              <w:widowControl w:val="false"/>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:start="0" w:end="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1584" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1467" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="494" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-          <w:tcPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7124" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-              <w:spacing w:after="0" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rtl w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Atenciosamente,</w:t>
+        </w:rPr>
+        <w:t>Atenciosamente,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...32 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Rodolfo Jakov Saraiva Lobo</w:t>
+        </w:rPr>
+        <w:t>Carlos Henrique Porfirio da Silva</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Coordenador Executivo – PROAD/UFCA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+    <w:p>
       <w:pPr>
-        <w:ind w:left="2832" w:firstLine="708.0000000000001"/>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SIAPE </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>xxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId7" w:type="default"/>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:headerReference w:type="even" r:id="rId2"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="first" r:id="rId4"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1701" w:right="851" w:gutter="0" w:header="1134" w:top="1191" w:footer="1134" w:bottom="1191"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...3 lines deleted...]
-  <w:font w:name="Courier New"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{01014A78-CABC-4EF0-12AC-5CD89AEFDE01}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{02014A78-CABC-4EF0-12AC-5CD89AEFDE02}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{03014A78-CABC-4EF0-12AC-5CD89AEFDE03}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{04014A78-CABC-4EF0-12AC-5CD89AEFDE04}"/>
+  </w:font>
   <w:font w:name="Noto Sans Symbols">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{05014A78-CABC-4EF0-12AC-5CD89AEFDE05}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{06014A78-CABC-4EF0-12AC-5CD89AEFDE06}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{07014A78-CABC-4EF0-12AC-5CD89AEFDE07}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="01"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:widowControl/>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="1695" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
+        <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
-    </w:r>
-[...40 lines deleted...]
-      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="LO-normal"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:widowControl/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="1695" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
+        <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:widowControl/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="724535" cy="718185"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1" name="image3.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="1" name="image3.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="-8" l="-9" r="-8" t="-9"/>
+                  <a:srcRect l="-9" t="-9" r="-9" b="-9"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="724535" cy="718185"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
-                  <a:ln/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+  <w:p>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...12 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:pStyle w:val="LO-normal"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:widowControl/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:color w:val="00000a"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="00000A"/>
+        <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
+        <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">UNIVERSIDADE FEDERAL DO CARIRI</w:t>
-      <w:br w:type="textWrapping"/>
+      <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
+      <w:br/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:color w:val="00000a"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="00000A"/>
+        <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:highlight w:val="yellow"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">SETOR</w:t>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:t>SETOR</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+  <w:p>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...12 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:pStyle w:val="LO-normal"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:widowControl/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:color w:val="00000a"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="00000A"/>
+        <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:color w:val="00000a"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="00000A"/>
+        <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:highlight w:val="yellow"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">SUBSETOR</w:t>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:t>SUBSETOR</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+  <w:p>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-      <w:shd w:fill="auto" w:val="clear"/>
+      <w:pStyle w:val="LO-normal"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:widowControl/>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-[...1 lines deleted...]
-        <w:tab w:val="left" w:leader="none" w:pos="5130"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5130" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
+        <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:widowControl/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="724535" cy="718185"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2" name="image3.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="image3.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect l="-9" t="-9" r="-9" b="-9"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="724535" cy="718185"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:widowControl/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="00000A"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
+      <w:br/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="00000A"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:highlight w:val="yellow"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:t>SETOR</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:widowControl/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="00000A"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="00000A"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:highlight w:val="yellow"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:t>SUBSETOR</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="LO-normal"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:widowControl/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5130" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+        <w:i w:val="false"/>
+        <w:iCs w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="360"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:color w:val="00000a"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:color w:val="00000A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...3 lines deleted...]
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="paragraph" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="40"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="40"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Título"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulouser">
+    <w:name w:val="Título (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndiceuser">
+    <w:name w:val="Índice (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-normal" w:default="1">
+    <w:name w:val="LO-normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-[...3 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
+    <w:name w:val="Cabeçalho e Rodapé"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealhoerodap1">
+    <w:name w:val="Cabeçalho e rodapé1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="CabealhoeRodap"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="CabealhoeRodap"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...39 lines deleted...]
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mj6GuWN3TXOCcMLEFz74GnRlS8+Ag==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AHIhMXhLMDJvM2tYNlVkcnFfLTdnbm4xWjl6UERIWE9nQUJW</go:docsCustomData>
+  <go:docsCustomData roundtripDataSignature="AMtx7mjufIfL/DYfwKwWyze+9FnwHHICPw==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AHIhMUdTWHFVVzkzaGF1bUw1SXkzaUYwOE4yNVdLVmd3bTBM</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.1.2$Windows_X86_64 LibreOffice_project/620$Build-2</Application>
+  <AppVersion></AppVersion>
+  <Pages>2</Pages>
+  <Words>161</Words>
+  <Characters>1015</Characters>
+  <CharactersWithSpaces>1159</CharactersWithSpaces>
+  <Paragraphs>53</Paragraphs>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>pt-BR</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>