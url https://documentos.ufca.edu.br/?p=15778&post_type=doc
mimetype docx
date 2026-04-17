--- v0 (2025-11-28)
+++ v1 (2026-04-17)
@@ -1,3066 +1,2913 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...17 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
-        <w:pStyle w:val="Subttulo"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OFÍCIO Nº </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>XXX</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXX</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>/2024/</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/2026/</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>CEXEC/PROAD</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CEXEC/PROAD</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>/UFCA</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/UFCA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00BB3A90">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="3127816A" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Juazeiro do Norte – CE, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t xml:space="preserve">26 de </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26 de dezembro de 2026.</w:t>
       </w:r>
-      <w:r w:rsidR="00A02522">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00BB3A90">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3345"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3345"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ao senhor</w:t>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7605"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7605"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiago de Alencar Viana</w:t>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> de Administração</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pró-Reitoria de Administração</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00BB3A90">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>Prezado Senhor(a),</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezado Senhor(a),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitamos autorização para </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>empenho</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">empenho</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> no corrente exercício, UGR: </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="808080"/>
-        </w:rPr>
-        <w:t>Escolher um item</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escolher um item.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> informações abaixo:</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conforme informações abaixo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00BB3A90">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9072.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-5.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="2864"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2268"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1956"/>
+            <w:gridCol w:w="2864"/>
+            <w:gridCol w:w="1984"/>
+            <w:gridCol w:w="2268"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="6CB173BC" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="204"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="204" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...6 lines deleted...]
-              <w:t>DADOS DA BOLSA OU AUXÍLIO</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DADOS DA BOLSA OU AUXÍLIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="6EB1F7B1" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="332"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="332" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...23 lines deleted...]
-            <w:tcW w:w="4252" w:type="dxa"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome da Bolsa/Auxílio:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-              <w:t>Nº Edital:</w:t>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nº Edital:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="3C784001" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...10 lines deleted...]
-            <w:tcW w:w="4252" w:type="dxa"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vigência da bolsa/auxílio:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...15 lines deleted...]
-                <w:b/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:highlight w:val="cyan"/>
-              </w:rPr>
-              <w:t>ID Planejamento:</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID Planejamento:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="6C3C4632" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="278"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4252" w:type="dxa"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-              <w:t>Nº Processo:</w:t>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nº Processo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="05D20D82" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="278"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...32 lines deleted...]
-                <w:b/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nº da Nota de Empenho</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (se reforço/anulação): </w:t>
             </w:r>
-            <w:commentRangeEnd w:id="2"/>
-[...14 lines deleted...]
-              <w:t>XXXXXX</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026NE</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXXXX</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="665CF543" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="379"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="379" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...22 lines deleted...]
-          <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MÊS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...22 lines deleted...]
-          <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VALOR UNITÁRIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...24 lines deleted...]
-              <w:widowControl/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUANTIDADE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="bfbfbf" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>VALOR TOTAL</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VALOR TOTAL</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="1739FEA8" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JANEIRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="26EB3B6A" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEVEREIRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="295316D1" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MARÇO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="739F2A70" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABRIL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="3C2BF4B6" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="7D57C4DA" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JUNHO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="2B27DE20" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JULHO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="33814013" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGOSTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="0083F990" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETEMBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="6209C8ED" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OUTUBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="2C6E0E1B" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOVEMBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="151FF73B" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEZEMBRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3A90" w14:paraId="0E5EE874" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="85" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:b/>
-[...34 lines deleted...]
-          <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00BB3A90">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOTAL</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...18 lines deleted...]
-            </w:pPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+            <w:pPr>
+              <w:widowControl w:val="1"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00BB3A90"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carlos Henrique Porfirio da Silva</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Rodolfo </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordenador Executivo – PROAD/UFCA</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:ind w:left="2832" w:firstLine="708.0000000000001"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SIAPE </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>Jakov</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xxxxxxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Saraiva Lobo</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:drawing>
+          <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-1394459</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>40660</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="8156905" cy="1620143"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="image1.jpg"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image1.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="8156905" cy="1620143"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000005E" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
-[...43 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1558" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr>
+      <w:headerReference r:id="rId8" w:type="default"/>
+      <w:footerReference r:id="rId9" w:type="default"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1417" w:top="1417" w:left="1701" w:right="1558" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Times New Roman"/>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+    <w:pPr>
+      <w:rPr/>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
     <w:pPr>
-      <w:widowControl/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="539C8557" wp14:editId="36B43F89">
+        <wp:inline distB="0" distT="0" distL="0" distR="0">
           <wp:extent cx="724535" cy="718185"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:docPr descr="Desenho de personagem de desenho animado&#10;&#10;Descrição gerada automaticamente com confiança baixa" id="3" name="image2.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png" descr="Desenho de personagem de desenho animado&#10;&#10;Descrição gerada automaticamente com confiança baixa"/>
+                  <pic:cNvPr descr="Desenho de personagem de desenho animado&#10;&#10;Descrição gerada automaticamente com confiança baixa" id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect l="-9" t="-9" r="-8" b="-8"/>
+                  <a:srcRect b="-8" l="-9" r="-8" t="-9"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="724535" cy="718185"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
     <w:pPr>
-      <w:widowControl/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
-      <w:spacing w:before="240"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:color w:val="00000A"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="00000a"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
+      <w:t xml:space="preserve">UNIVERSIDADE FEDERAL DO CARIRI</w:t>
+      <w:br w:type="textWrapping"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-        <w:color w:val="000000"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="00000a"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:highlight w:val="yellow"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:br/>
+      <w:t xml:space="preserve">SETOR</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:highlight w:val="yellow"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>SETOR</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="00000062" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00000000">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
     <w:pPr>
-      <w:widowControl/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:color w:val="00000A"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="00000a"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-        <w:color w:val="00000A"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="00000a"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:highlight w:val="yellow"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>SUBSETOR</w:t>
+      <w:t xml:space="preserve">SUBSETOR</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
-  <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="00BB3A90" w:rsidRDefault="00BB3A90">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
     <w:pPr>
-      <w:widowControl/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</w15:people>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...8 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...18 lines deleted...]
-  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{80C3161C-6052-4B5A-91A9-807200BBA1E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+        <w:lang w:val="pt_BR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
-[...37 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Ttulo">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttulo">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Table Normal"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:spacing w:after="160"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodecomentrioChar"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="5a5a5a"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...20 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3339,73 +3186,43 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjffqsdtc0SN0OKBOYSr9yRpJpINA==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCREVleW5EaxAIGgtBQUFCREVleW5EaxonCgExEiIKIAgEKhwKC0FBQUJERWV5bkRvEAgaC0FBQUJERWV5bkRvIooECgtBQUFCREVleW5EbxLgAwoLQUFBQkRFZXluRG8SC0FBQUJERWV5bkRvGl0KCXRleHQvaHRtbBJQUGFyYSBvcyBjYXNvcyBkZSByZWZvcsOnby9hbnVsYcOnw6NvLCBhanVzdGUgYSB0YWJlbGEgaW5jbHVpbmRvIGEgSlVTVElGSUNBVElWQS4iXgoKdGV4dC9wbGFpbhJQUGFyYSBvcyBjYXNvcyBkZSByZWZvcsOnby9hbnVsYcOnw6NvLCBhanVzdGUgYSB0YWJlbGEgaW5jbHVpbmRvIGEgSlVTVElGSUNBVElWQS4qRQoMSHVkc29uIFNvdXNhGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCAvsywxjA4gL7MsMYwckcKDEh1ZHNvbiBTb3VzYRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgFSElBQYXJhIG9zIGNhc29zIGRlIHJlZm9yw6dvL2FudWxhw6fDo28sIGFqdXN0ZSBhIHRhYmVsYSBpbmNsdWluZG8gYSBKVVNUSUZJQ0FUSVZBLrABALgBARiAvsywxjAggL7MsMYwMABCCGtpeC5jbXQxIvoFCgtBQUFCREVleW5EaxLQBQoLQUFBQkRFZXluRGsSC0FBQUJERWV5bkRrGq0BCgl0ZXh0L2h0bWwSnwFQYXJhIG9zIGNhc29zIGRlIHJlZm9yw6dvL2FudWxhw6fDo28sIGluZm9ybWUgbyBuw7ptZXJvIGRhIE5vdGEgZGUgRW1wZW5oby48YnI+UGFyYSBzb2xpY2l0YcOnw6NvIGRlIGVtcGVuaG8gKGluaWNpYWwpLCByZXRpcmUgZXN0YSBsaW5oYSBvdSBkZWl4ZS1hIGVtIGJyYW5jby4iqwEKCnRleHQvcGxhaW4SnAFQYXJhIG9zIGNhc29zIGRlIHJlZm9yw6dvL2FudWxhw6fDo28sIGluZm9ybWUgbyBuw7ptZXJvIGRhIE5vdGEgZGUgRW1wZW5oby4KUGFyYSBzb2xpY2l0YcOnw6NvIGRlIGVtcGVuaG8gKGluaWNpYWwpLCByZXRpcmUgZXN0YSBsaW5oYSBvdSBkZWl4ZS1hIGVtIGJyYW5jby4qRQoMSHVkc29uIFNvdXNhGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCglIThxTA4oJSE4cUwckcKDEh1ZHNvbiBTb3VzYRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgGiARKfAVBhcmEgb3MgY2Fzb3MgZGUgcmVmb3LDp28vYW51bGHDp8OjbywgaW5mb3JtZSBvIG7Dum1lcm8gZGEgTm90YSBkZSBFbXBlbmhvLjxicj5QYXJhIHNvbGljaXRhw6fDo28gZGUgZW1wZW5obyAoaW5pY2lhbCksIHJldGlyZSBlc3RhIGxpbmhhIG91IGRlaXhlLWEgZW0gYnJhbmNvLrABALgBARiglIThxTAgoJSE4cUwMABCCGtpeC5jbXQwMghoLmdqZGd4czIJaC4zMGowemxsOAByITF2YnJJYUxNR3RiVlZ2NkdxeGtzbzk4YWgwUm1tODRiNw==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh0pnWjyFEo5cyn40E3mhjiD4aNWw==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AHIhMWFnTG1MM05PcXBoVEplOU5qR1hwVWdQLW83VTd4Um01</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...28 lines deleted...]
-</file>