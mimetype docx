--- v0 (2025-11-04)
+++ v1 (2026-05-16)
@@ -1,2057 +1,3076 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18841260" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
-        <w:tblW w:w="11341" w:type="dxa"/>
+        <w:tblW w:w="31675" w:type="dxa"/>
         <w:tblInd w:w="-115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="570"/>
-        <w:gridCol w:w="267"/>
-        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="269"/>
+        <w:gridCol w:w="140"/>
         <w:gridCol w:w="641"/>
-        <w:gridCol w:w="810"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="479"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="1143"/>
+        <w:gridCol w:w="477"/>
         <w:gridCol w:w="405"/>
         <w:gridCol w:w="1215"/>
-        <w:gridCol w:w="1621"/>
+        <w:gridCol w:w="1623"/>
+        <w:gridCol w:w="8992"/>
+        <w:gridCol w:w="11340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D05A05" w14:paraId="28316E5E" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:gridSpan w:val="13"/>
+      <w:tr w:rsidR="00305722" w14:paraId="28316E5E" w14:textId="1145EDAF" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC1A05A" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1DC1A05A" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados da Instituição de Ensino</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E1E64B" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BBFF4E" w14:textId="1509111B" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="7B2C6E2C" w14:textId="77777777">
+      <w:tr w:rsidR="00305722" w14:paraId="7B2C6E2C" w14:textId="413E3E09" w:rsidTr="00305722">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0B63E58B" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:tcW w:w="4079" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B63E58B" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nome: Universidade Federal do Cariri – UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1269AD5C" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="1269AD5C" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CNPJ: 18.621.825/0001-99</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231EDFF0" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDEABED" w14:textId="504C8889" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="2253DA9B" w14:textId="77777777">
-[...28 lines deleted...]
-          <w:p w14:paraId="6CC6D12F" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+      <w:tr w:rsidR="00305722" w14:paraId="2253DA9B" w14:textId="78764F9A" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4079" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="728B8052" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endereço: Av. Tenente Raimundo Rocha, SN, Cidade </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Universitária,  Juazeiro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do Norte – CE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC6D12F" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fone/Fax: (88) 3221-9377</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="793447C6" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD8C319" w14:textId="7281D0CD" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="6687E694" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w14:paraId="05F640C2" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+      <w:tr w:rsidR="00305722" w14:paraId="6687E694" w14:textId="2FC19589" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4079" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F640C2" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Representante Legal: Reitor Silvério de Paiva Freitas Júnior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="531EFACA" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="531EFACA" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Central de Estágios: Cícero Joaquim Pereira Macêdo</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08523EF8" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30928190" w14:textId="65B26825" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="1F204B28" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:gridSpan w:val="13"/>
+      <w:tr w:rsidR="00305722" w14:paraId="1F204B28" w14:textId="7F812E27" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="06A5BBBF" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06A5BBBF" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados da Unidade Concedente</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6369E09A" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D47AE4" w14:textId="5646564E" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="75C6B6D5" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w14:paraId="34EFFCEC" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+      <w:tr w:rsidR="00305722" w14:paraId="75C6B6D5" w14:textId="077B45E3" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w14:paraId="34EFFCEC" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Razão Social: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E9C990" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F34CCC4" w14:textId="6FDA4DDB" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="5155A300" w14:textId="77777777">
+      <w:tr w:rsidR="00305722" w14:paraId="5155A300" w14:textId="47A030A0" w:rsidTr="00305722">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6361060F" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="6361060F" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CNPJ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7122" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1C3250E2" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:tcW w:w="7124" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3250E2" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Setor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2FF89A" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67765785" w14:textId="37E66EA8" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="2EBAF758" w14:textId="77777777">
+      <w:tr w:rsidR="00305722" w14:paraId="2EBAF758" w14:textId="42086AA6" w:rsidTr="00305722">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D5B19FB" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5B19FB" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Endereço:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="2838" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B008A01" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="0B008A01" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CEP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE62731" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F03A45" w14:textId="3160F00E" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="34E652A2" w14:textId="77777777">
+      <w:tr w:rsidR="00305722" w14:paraId="34E652A2" w14:textId="35F84C59" w:rsidTr="00305722">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="55AFC089" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AFC089" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3642"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cidade/UF:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="2838" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="527A323E" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="527A323E" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCF85CD" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1195BFA9" w14:textId="0E7A8867" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="3C9350A9" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w14:paraId="02FCF017" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+      <w:tr w:rsidR="00305722" w14:paraId="3C9350A9" w14:textId="38E67B41" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FCF017" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Representante Legal: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="367A8B1C" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1343AD" w14:textId="6D4CCDA8" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="25D1BEA9" w14:textId="77777777">
-[...19 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00305722" w14:paraId="25D1BEA9" w14:textId="67184698" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8A46F9" w14:textId="0CF608EF" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supervisor: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C10816E" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29593413" w14:textId="16378C5D" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="6E5FE46F" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:gridSpan w:val="13"/>
+      <w:tr w:rsidR="00305722" w14:paraId="608AF44D" w14:textId="77777777" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4079" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="64197610" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CPF - Supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="47832F2B" w14:textId="7D600DF3" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RG - Supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB3EE63" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB56907" w14:textId="50425B43" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00305722" w14:paraId="6560D0B1" w14:textId="77777777" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4079" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1841B932" w14:textId="4EF78D51" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E-mail - Supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6A73E7" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AED3C5D" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A316E49" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00305722" w14:paraId="6E5FE46F" w14:textId="5E2F843C" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8C2B23" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7A8C2B23" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados do Estagiário</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5EF8FC" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF0C8A3" w14:textId="3DCD05A9" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="693905B0" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w14:paraId="6FCB66F0" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+      <w:tr w:rsidR="00305722" w14:paraId="693905B0" w14:textId="334E0310" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCB66F0" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome: </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9F81A4" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D83B3A" w14:textId="3F82DE86" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="555C9F04" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="4077" w:type="dxa"/>
+      <w:tr w:rsidR="00305722" w14:paraId="555C9F04" w14:textId="4C6505AC" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4079" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B9C1E8F" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="4B9C1E8F" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RG:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F4D23D3" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4D23D3" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0D642142" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="0D642142" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Matrícula: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B11DDA" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A977D03" w14:textId="743D2493" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="719AEE74" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w14:paraId="5D4D4593" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+      <w:tr w:rsidR="00305722" w14:paraId="719AEE74" w14:textId="00A3BAA7" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7623" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4D4593" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome da Mãe: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78731288" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="78731288" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fone: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="562CF12A" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="243C54FD" w14:textId="6DD3172C" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="0376E71E" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w14:paraId="5FBACC81" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+      <w:tr w:rsidR="00305722" w14:paraId="0376E71E" w14:textId="399529DB" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7623" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBACC81" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Endereço: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C444E27" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="1C444E27" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cidade/UF: </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0CC283" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A738187" w14:textId="152CAD9B" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="6F8A6A9F" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w14:paraId="038D1F2D" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+      <w:tr w:rsidR="00305722" w14:paraId="6F8A6A9F" w14:textId="2C3CD470" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7623" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="038D1F2D" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Curso: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57F1BA71" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="57F1BA71" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Semestre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE871FF" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AE8F99" w14:textId="7A8F060F" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="486F1AEE" w14:textId="77777777">
-[...19 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00305722" w14:paraId="486F1AEE" w14:textId="27C7C24A" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4079" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DDFA1D" w14:textId="45549E95" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail:                                                                                                                             </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C295358" w14:textId="5A54A247" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data de Nascimento:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D6CD87" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35756554" w14:textId="7F6A29E9" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="794AEA53" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:gridSpan w:val="13"/>
+      <w:tr w:rsidR="00305722" w14:paraId="794AEA53" w14:textId="73BD1630" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6968ECA2" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6968ECA2" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados do Professor Orientador</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="615120A4" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="38092500" w14:textId="19976D84" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="3B31D7F6" w14:textId="77777777">
+      <w:tr w:rsidR="00305722" w14:paraId="3B31D7F6" w14:textId="51DD4AB0" w:rsidTr="00305722">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A0C6C6F" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0C6C6F" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="2838" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="59A8C8F2" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Siape</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="357A396C" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31872C0A" w14:textId="005E1C8F" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="0BBDD1D8" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:gridSpan w:val="13"/>
+      <w:tr w:rsidR="00305722" w14:paraId="0BBDD1D8" w14:textId="29B136E7" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0236CF5D" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0236CF5D" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados do Seguro contra Acidentes Pessoais</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE76E08" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E940966" w14:textId="2CF9A2CD" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="3E8AF9A1" w14:textId="77777777">
+      <w:tr w:rsidR="00305722" w14:paraId="3E8AF9A1" w14:textId="60393A7C" w:rsidTr="00305722">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7621" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0C2801A6" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:tcW w:w="7623" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2801A6" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Empresa MBM Seguradora S.A. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75D3EDEC" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75D3EDEC" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CNPJ: 87.883.807/0001-06</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5B6342" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E5B6342" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72FBBCE8" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="72FBBCE8" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Apólice: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.0982.56529.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65832B3F" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E859C3D" w14:textId="6C7527C2" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="31FC709D" w14:textId="77777777">
+      <w:tr w:rsidR="00305722" w14:paraId="31FC709D" w14:textId="36C786EF" w:rsidTr="00305722">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...72 lines deleted...]
-          <w:p w14:paraId="72D5A152" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="74977E4F" w14:textId="2F45DB8B" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vigência: 31/03/2026 a 31/03/2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3813" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D5A152" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Morte Acidental: R$ 10.000,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="089AB41D" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="089AB41D" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Invalidez Permanente: R$ 10.000,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61948F42" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F905033" w14:textId="741EEDC5" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="072B055C" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:gridSpan w:val="13"/>
+      <w:tr w:rsidR="00305722" w14:paraId="072B055C" w14:textId="7E61720A" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3C78F3BA" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3C78F3BA" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados do Estágio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC8072F" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B60EEB4" w14:textId="1B48B803" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="2E8DF309" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w14:paraId="18794549" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+      <w:tr w:rsidR="00305722" w14:paraId="2E8DF309" w14:textId="50B26002" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4079" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="18794549" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Início do estágio: ____/____/_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7F63B118" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F63B118" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Término do estágio: ____/____/_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9D0B25" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="661A06DD" w14:textId="47C8637A" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="2F3971C8" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:p w14:paraId="16B169ED" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+      <w:tr w:rsidR="00305722" w14:paraId="2F3971C8" w14:textId="0F8639D5" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B169ED" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Valor da bolsa mensal ou de outra forma de contraprestação:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E83996" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B656949" w14:textId="3CC183C0" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="69248BDA" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:gridSpan w:val="7"/>
+      <w:tr w:rsidR="00305722" w14:paraId="69248BDA" w14:textId="6C84E53E" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4079" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="49CEC07A" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49CEC07A" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Valor do auxílio transporte: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBAD25A" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BBAD25A" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Carga horária semanal: ______h</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1E700E" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="415B5F8E" w14:textId="75F60B5A" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="7D68939D" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:gridSpan w:val="13"/>
+      <w:tr w:rsidR="00305722" w14:paraId="7D68939D" w14:textId="696D90F1" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3A161D23" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3A161D23" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Horário do estágio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="616427AE" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5E5CE5" w14:textId="59BDCCBC" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="41538889" w14:textId="77777777">
+      <w:tr w:rsidR="00305722" w14:paraId="41538889" w14:textId="5E1E93E2" w:rsidTr="00305722">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FF3EE50" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="2FF3EE50" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Turnos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3C0A4BB4" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="3C0A4BB4" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Segunda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72070DA8" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="72070DA8" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Terça</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A3DAFF" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quarta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              <w:t>Quarta</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="101530F2" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quinta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              <w:t>Quinta</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="18037242" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sexta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5743063F" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sábado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="421ECD43" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="561C2502" w14:textId="5A5320D1" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00305722" w14:paraId="04A208BF" w14:textId="10C4AAC0" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA9CDF4" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manhã</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="594EEFD7" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="44540204" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DE3768" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...37 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="19007676" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CD5300" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF6016F" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="752E8393" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D7463D" w14:textId="32B56D4A" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="04A208BF" w14:textId="77777777">
+      <w:tr w:rsidR="00305722" w14:paraId="0137234F" w14:textId="54AE7EBB" w:rsidTr="00305722">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              <w:t>Manhã</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="57363FF5" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="594EEFD7" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="57407929" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44540204" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="5F750DF5" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A557B5" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="65DE3768" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="6A227D37" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="19007676" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="482A853D" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22466255" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E855918" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4540AD57" w14:textId="147A9A7D" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00305722" w14:paraId="3A49474C" w14:textId="5D46C18A" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B524BAA" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Noite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2D9AEA" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="739CE65C" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653E5214" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="5F750DF5" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="22DFB072" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="28A557B5" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+          </w:tcPr>
+          <w:p w14:paraId="7A80BD75" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6A227D37" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+            <w:tcW w:w="1623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F12C9D" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-[...39 lines deleted...]
-            </w:r>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D7317A" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7BAA4A" w14:textId="1CB7C397" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="3A49474C" w14:textId="77777777">
-[...155 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00305722" w14:paraId="5EE8B83C" w14:textId="6940CCF2" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2840F44B" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Atividades Previstas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BC3EA5" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="760347B0" w14:textId="6A91E2F2" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D05A05" w14:paraId="5EE8B83C" w14:textId="77777777">
-[...72 lines deleted...]
-          <w:p w14:paraId="7DE8A785" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
+      <w:tr w:rsidR="00305722" w14:paraId="616FA522" w14:textId="76E21ABA" w:rsidTr="00305722">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11343" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F0D195" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51A4F74D" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40B02B53" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="417AEDA3" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23FB61EE" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DE8A785" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F12DE80" w14:textId="77777777" w:rsidR="00305722" w:rsidRDefault="00305722">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B285212" w14:textId="45BC2CE3" w:rsidR="00305722" w:rsidRDefault="00305722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="131EE118" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
       <w:pPr>
         <w:ind w:right="-449"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22AE2419" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="-449"/>
         <w:jc w:val="center"/>
@@ -2115,50 +3134,51 @@
         <w:t xml:space="preserve">CLÁUSULA PRIMEIRA: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Por meio deste Termo, a UNIDADE CONCEDENTE se compromete a oportunizar experiência prática profissional ao ESTAGIÁRIO previamente selecionado e com frequência regular no curso de graduação em que está matriculado na UFCA, em conformidade com o Art. 3º, I, da Lei nº 11.788/2008.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30EAF3FD" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-426" w:right="-449"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CLÁUSULA SEGUNDA: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O estágio tem como </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>objetivo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> proporcionar ao estudante a integração entre teoria e prática, a partir da vivência de situações reais e adequadas de trabalho, visando ao aprimoramento profissional e pessoal e obedecendo ao </w:t>
       </w:r>
       <w:r>
@@ -2866,74 +3886,81 @@
         <w:ind w:left="-426" w:right="-449"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DECLARO serem exatas e verdadeiras as informações aqui prestadas sob pena de responsabilidade administrativa, cível e penal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DED058" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
       <w:pPr>
         <w:ind w:left="-426" w:right="-449"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EEB5E8A" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2696C08B" w14:textId="09F528EE" w:rsidR="00D05A05" w:rsidRDefault="00000000" w:rsidP="00305722">
       <w:pPr>
         <w:ind w:left="-426" w:right="-307"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_________________- CE , _____ de ______________________ de ________.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">_________________- CE , _____ de ______________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="00655CA8" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
       <w:pPr>
         <w:ind w:right="-307"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BA0496F" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
       <w:pPr>
         <w:ind w:right="-307"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F2E0E33" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
       <w:pPr>
         <w:ind w:right="-307"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2943,375 +3970,359 @@
     <w:p w14:paraId="04E3B1D1" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
       <w:pPr>
         <w:ind w:right="-307"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="10682" w:type="dxa"/>
         <w:tblInd w:w="-115" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5341"/>
         <w:gridCol w:w="5341"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D05A05" w14:paraId="5FE22556" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2958FF" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0347FFB7" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C29B11F" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="667CE175" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D05A05" w14:paraId="5B75A88B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01BF3A4C" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Estagiário</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="202C3839" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unidade Concedente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D05A05" w14:paraId="6004A0A1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BCFB210" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79EEFA48" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D05A05" w14:paraId="3C3E04F5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C931FB9" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2334D0E1" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D05A05" w14:paraId="3EBBD609" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3250EDD7" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65C12BD7" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D05A05" w14:paraId="4219D4B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="470EE592" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2189E4C3" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D05A05" w14:paraId="1B6CDC4F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="740191EB" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B47DBBB" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EC57C6A" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49429C24" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D05A05" w14:paraId="176552A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A4C8443" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Professor Orientador UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="247AD5B5" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Central de Estágios UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2520989A" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00D05A05">
       <w:pPr>
         <w:ind w:right="-449"/>
       </w:pPr>
@@ -3474,156 +4485,157 @@
         <w:ind w:right="-449"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D05A05">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="284" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D468B50" w14:textId="77777777" w:rsidR="00791A3E" w:rsidRDefault="00791A3E">
+    <w:p w14:paraId="18C1D83F" w14:textId="77777777" w:rsidR="006F4AB0" w:rsidRDefault="006F4AB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AE6DAA0" w14:textId="77777777" w:rsidR="00791A3E" w:rsidRDefault="00791A3E">
+    <w:p w14:paraId="6FC0F21C" w14:textId="77777777" w:rsidR="006F4AB0" w:rsidRDefault="006F4AB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71ECA491" w14:textId="77777777" w:rsidR="00791A3E" w:rsidRDefault="00791A3E">
+    <w:p w14:paraId="17684414" w14:textId="77777777" w:rsidR="006F4AB0" w:rsidRDefault="006F4AB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2196A781" w14:textId="77777777" w:rsidR="00791A3E" w:rsidRDefault="00791A3E">
+    <w:p w14:paraId="5B127BED" w14:textId="77777777" w:rsidR="006F4AB0" w:rsidRDefault="006F4AB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42D73BBA" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0956B818" wp14:editId="5EE12AB6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>177800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-406399</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2886075" cy="847725"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Retângulo 8"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="3912488" y="3365663"/>
                         <a:ext cx="2867025" cy="828675"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
@@ -3676,121 +4688,141 @@
                         </w:p>
                         <w:p w14:paraId="73BF9F2C" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Central de Estágios</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="0956B818" id="Retângulo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:14pt;margin-top:-32pt;width:227.25pt;height:66.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDF9RujuQEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813rYVhzBclA0cFEg&#10;aA2k+QCaIi0C4qNL2pL/vkvKid3mVvRC7XIXw5nZ1fph1D05CfDKmoYWs5wSYbhtlTk09OXn9tOK&#10;Eh+YaVlvjWjoWXj6sPn4YT24WpS2s30rgCCI8fXgGtqF4Oos87wTmvmZdcJgUVrQLGAKh6wFNiC6&#10;7rMyz6tssNA6sFx4j7ePU5FuEr6UgocfUnoRSN9Q5BbSCencxzPbrFl9AOY6xS802D+w0EwZfPQN&#10;6pEFRo6g3kFpxcF6K8OMW51ZKRUXSQOqKfK/1Dx3zImkBc3x7s0m//9g+ffTs9sB2jA4X3sMo4pR&#10;go5f5EfGhs7vi3KxwkmeMZ5Xy6qaT8aJMRCODeWqusvLJSUcO1YxW8aG7IrkwIevwmoSg4YCDib5&#10;xU5PPkytry3xYWO3qu/TcHrzxwVixpvsSjdGYdyPFw172553QLzjW4VvPTEfdgxwqAUlAw66of7X&#10;kYGgpP9m0Mn7YhGZh5Qslnc5rgncVva3FWZ4Z3F/AiVT+CWkbZo4fj4GK1XSE1lNVC5kcYDJkcuy&#10;xQ25zVPX9ZfY/AYAAP//AwBQSwMEFAAGAAgAAAAhADLvTE3dAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNxap1EShTROhRAcOJJy4OjGSxLVXkex06Z/z3KC26xmNPumPqzO&#10;igvOYfSkYLdNQCB13ozUK/g8vm1KECFqMtp6QgU3DHBo7u9qXRl/pQ+8tLEXXEKh0gqGGKdKytAN&#10;6HTY+gmJvW8/Ox35nHtpZn3lcmdlmiSFdHok/jDoCV8G7M7t4hRMaM1iszb56uTrTLvi/ShvuVKP&#10;D+vzHkTENf6F4Ref0aFhppNfyARhFaQlT4kKNkXGggNZmeYgTgqKpxxkU8v/C5ofAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMX1G6O5AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADLvTE3dAAAACQEAAA8AAAAAAAAAAAAAAAAAEwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="711BF79E" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Universidade Federal do Cariri</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="58F74AC7" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Diretoria de Articulação e Relações Institucionais </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="21FCA12A" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Coordenadoria Estágio e Desenvolvimento Profissional</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="73BF9F2C" w14:textId="77777777" w:rsidR="00D05A05" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Central de Estágios</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7F307895" wp14:editId="018EDEA0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-205103</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-370838</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="379095" cy="465455"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="image2.jpg"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="379095" cy="465455"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -3989,76 +5021,82 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="968896828">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
-  <w:zoom w:percent="192"/>
+  <w:zoom w:percent="210"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D05A05"/>
+    <w:rsid w:val="00305722"/>
     <w:rsid w:val="003633D7"/>
+    <w:rsid w:val="00443A4C"/>
+    <w:rsid w:val="006F4AB0"/>
     <w:rsid w:val="00791A3E"/>
     <w:rsid w:val="007A2F48"/>
+    <w:rsid w:val="007C3234"/>
+    <w:rsid w:val="008A4823"/>
+    <w:rsid w:val="008F0319"/>
     <w:rsid w:val="00D05A05"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4781,109 +5819,101 @@
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5152,53 +6182,53 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjrSg4mwvGPKpT9SkROeF+VOdmYvg==">CgMxLjAyCGguZ2pkZ3hzOAByITFsbGctU2F3d09zQTJ4SXpEdmg0ak83Q05rQ1NUd1BiZA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5849</Characters>
+  <Pages>2</Pages>
+  <Words>1103</Words>
+  <Characters>5958</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6919</CharactersWithSpaces>
+  <CharactersWithSpaces>7047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>UFCA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>