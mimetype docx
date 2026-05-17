--- v0 (2025-11-04)
+++ v1 (2026-05-17)
@@ -1,7224 +1,5331 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...23 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="14313882" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...22 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="11341" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="-115" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="1621"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="1141"/>
         <w:gridCol w:w="479"/>
         <w:gridCol w:w="404"/>
         <w:gridCol w:w="1216"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-            <w:tcW w:w="11340" w:type="dxa"/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="38A8F689" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="D9D9D9" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F519AB5" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Dados da Instituição de Ensino</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="1956532D" w14:textId="77777777" w:rsidTr="00C07A79">
         <w:trPr>
-          <w:trHeight w:val="297" w:hRule="atLeast"/>
+          <w:trHeight w:val="297"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4506A502" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nome: Universidade Federal do Cariri – UFCA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...15 lines deleted...]
-              <w:t>Nome: Universidade Federal do Cariri – UFCA</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2AF52342" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CNPJ: 18.621.825/0001-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="2B8B20A4" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FC1A1AB" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endereço: Av. Tenente Raimundo Rocha, SN, Cidade </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Universitária,  Juazeiro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do Norte – CE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...15 lines deleted...]
-              <w:t>CNPJ: 18.621.825/0001-99</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6263D910" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fone/Fax: (88) 3221-9377</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="415E3B4E" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="137007A7" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Representante Legal: Reitor Silvério de Paiva Freitas Júnior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Endereço: Av. Tenente Raimundo Rocha, SN, Cidade Universitária,  Juazeiro do Norte – CE </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4BE23D80" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Central de Estágios: Cícero Joaquim Pereira Macêdo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="00B488A5" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5715F713" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dados da Unidade Concedente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="54047BCD" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28EAD545" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Razão Social: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="00C2D779" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B0E549B" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CNPJ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7122" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FD09A78" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Setor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="4A585984" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DD0E365" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Endereço:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61B07A80" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CEP:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="35E88512" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A6EEEB3" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3642"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cidade/UF:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CC82962" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="753C9B93" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3445CFAB" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representante Legal: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="17E4018B" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3129490B" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Supervisor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C07A79" w14:paraId="26148543" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="058DA58B" w14:textId="36C197D4" w:rsidR="00C07A79" w:rsidRDefault="00C07A79">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CPF - Supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C07A79" w14:paraId="113481CC" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D1A3373" w14:textId="7B0F5EAB" w:rsidR="00C07A79" w:rsidRDefault="00C07A79">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RG - Supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C07A79" w14:paraId="51858882" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AE86C0A" w14:textId="67762019" w:rsidR="00C07A79" w:rsidRDefault="00C07A79">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Email - Supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="44FE23B5" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="211BDD1B" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dados do Estagiário</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="5189572C" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64ACBADB" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="40F4DFE8" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE2173E" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RG:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28A25A5A" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3719" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7770E457" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matrícula: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="387B7836" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7622" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D3E9C54" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome da Mãe: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3719" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35FFFC36" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fone: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="672B28C4" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7622" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73BF8C3A" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endereço: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3719" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16737A65" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cidade/UF: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="4B3A1E23" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7622" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DC7CA41" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curso: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3719" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74A724C2" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Semestre:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="7B8519D3" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FA301B4" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E-mail:                                                                                                                             Data de Nascimento:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="7CCA4CF6" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3C9FC6" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dados do Professor Orientador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="3E10DA9F" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77F777FE" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BC34A93" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Siape</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="38388C50" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="279FCAEC" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dados do Seguro contra Acidentes Pessoais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="7AFEEC78" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:trPr>
+          <w:trHeight w:val="358"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7622" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78A471A4" w14:textId="195AC89C" w:rsidR="00AF56D5" w:rsidRDefault="00000000" w:rsidP="00C07A79">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empresa  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3719" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57A89F95" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apólice: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="686E064D" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C2B387" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dados do Estágio:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="43881C9E" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FF4A405" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Início do estágio: ____/____/_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...15 lines deleted...]
-              <w:t>Fone/Fax: (88) 3221-9377</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="47452ACF" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Término do estágio: ____/____/_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="4A56782D" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57BEB5EF" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Valor da bolsa mensal ou de outra forma de contraprestação:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="29E077C9" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="724D34D4" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valor do auxílio transporte: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...45 lines deleted...]
-              <w:t>Central de Estágios: Cícero Joaquim Pereira Macêdo</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F0AB18" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Carga horária semanal: ______h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-            <w:tcW w:w="11340" w:type="dxa"/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="38B01EC4" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="D9D9D9" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2360191C" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Dados da Unidade Concedente</w:t>
+              <w:t>Horário do estágio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...312 lines deleted...]
-              <w:widowControl w:val="false"/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="6B431DE2" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="579905A4" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...860 lines deleted...]
-        <w:trPr/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Turnos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...34 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="247A4683" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Segunda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EFD294" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Terça</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="686E3A13" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Quarta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B6E197" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Quinta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF943E8" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sexta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAF0442" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sábado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="6577AAA4" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08DE5301" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manhã</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...34 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="5422F00E" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6026BF" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BB492D" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F30A61" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E20C92" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="46091501" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="031820A8" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ADA4945" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tarde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...34 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="6339A0EC" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DF7B2A" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C84D6A4" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2B505C" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB699CA" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="77368EFB" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="377419DD" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA98F0B" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Noite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...34 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E173D0" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="0224C2BD" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="574F8DC6" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FEB8DB" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="44065E75" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="4362917C" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-            <w:tcW w:w="11340" w:type="dxa"/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="3484DE0F" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="D9D9D9" w:val="clear"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="false"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1108A0" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Atividades Previstas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-            <w:tcW w:w="11340" w:type="dxa"/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="085AA9FE" w14:textId="77777777" w:rsidTr="00C07A79">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...95 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="6847A9B5" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="204670CE" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49623F77" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59298DA6" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A2BF5D8" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73831F74" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...2 lines deleted...]
-        <w:ind w:right="-449" w:hanging="0"/>
+    <w:p w14:paraId="19382AB3" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:right="-449"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1ACADC10" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:right="-449"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
-[...7 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:ind w:left="-426" w:right="-449" w:hanging="0"/>
+        <w:t>TERMO DE COMPROMISSO DE ESTÁGIO NÃO OBRIGATÓRIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73690CC7" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="-426" w:right="-449"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:ind w:left="-426" w:right="-449" w:hanging="0"/>
+    </w:p>
+    <w:p w14:paraId="201C2CA0" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="-426" w:right="-449"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="docs-internal-guid-bd87a1b9-7fff-32f5-2b"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">As partes firmam o presente Termo de Compromisso de Estágio Não Obrigatório, observando o disposto na Lei nº 11.788, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">25/09/2008, no Regulamento dos Cursos de Graduação, aprovado pela Resolução nº 04/CONSUP, de 13/01/2017, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">no Termo de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Convênio já firmado entre a Unidade Concedente e a UFCA, bem como nas cláusulas que seguem:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+    <w:p w14:paraId="73E8B330" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...9 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA PRIMEIRA: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Por meio deste Termo, a UNIDADE CONCEDENTE se compromete a proporcionar experiência prática profissional ao ESTAGIÁRIO previamente selecionado, este que deve ter frequência regular no curso de graduação em que está matriculado na UFCA, conforme o Art. 3º, I, da Lei nº 11.788.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+    <w:p w14:paraId="412F3A10" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:i w:val="false"/>
-[...23 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD35AF1" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...9 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA SEGUNDA: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O estágio tem como </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...9 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>objetivo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="false"/>
-[...9 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oportunizar ao estudante a integração entre teoria e prática, a partir da vivência de situações reais e adequadas de trabalho, visando ao seu aprimoramento profissional e pessoal.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+    <w:p w14:paraId="0654B54F" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:i w:val="false"/>
-[...23 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABC3E6F" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:i w:val="false"/>
-[...23 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B42502" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:i w:val="false"/>
-[...23 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FC7ACA" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...23 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FF9902" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...9 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA TERCEIRA: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o estágio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="false"/>
-[...9 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">obedecerá ao </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...9 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Plano de Atividades, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>descrito acima, devendo ser tais atividades compatíveis com o currículo e com os horários escolares do ESTAGIÁRIO, conforme estabelecem o art. 7o, parágrafo único, o art. 3o, III, e o art. 10 da Lei nº 11.788 de 25/09/2008.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+    <w:p w14:paraId="639DC4DB" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:i w:val="false"/>
-[...23 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3695EB50" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...9 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA QUARTA: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ficam definidas as seguintes características do estágio:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+    <w:p w14:paraId="3071292A" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...8 lines deleted...]
-          <w:effect w:val="none"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="docs-internal-guid-563a8e54-7fff-2182-ec"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="false"/>
-[...9 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...30 lines deleted...]
-        <w:t>O</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...9 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> estágio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...10 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>não pode, em qualquer hipótese, se estender após a conclusão do curso;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+    <w:p w14:paraId="00450694" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...8 lines deleted...]
-          <w:effect w:val="none"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="false"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O período de estágio na mesma parte concedente não poderá exceder 2 (dois) anos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731A18D4" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="false"/>
-[...27 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valor da bolsa mensal ou de outra forma de contraprestação </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">será acordado entre a UNIDADE CONCEDENTE e o ESTAGIÁRIO, sendo compulsória a sua concessão, bem como a do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>auxílio-transporte;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B377EA5" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O estudante estagiará, respeitando o limite máximo de 6 (seis) horas diárias e 30 (trinta) horas semanais, conforme o art. 10 da Lei nº 11.788 de 25/09/2008;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B024AF2" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>carga horária do estágio será reduzida pelo menos à metade nos períodos de avaliação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>do ESTAGIÁRIO, a fim de garantir o bom desempenho do estudante nas disciplinas acadêmicas, o Art. 10, §2o, da Lei n° 11.788;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1201F8F0" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">É assegurado ao estagiário, sempre que o estágio tiver duração igual ou superior a 1 (um) ano, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:bCs/>
-[...13 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>recesso remunerado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de 30 (trinta) dias a ser gozado, preferencialmente, durante as férias escolares, ficando assegurado recesso de maneira proporcional, nos casos em que o estágio tiver duração inferior a 1 (um) ano;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B7CC8D" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:bCs/>
-[...28 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Caso o estágio se encerre antes de gozado o recesso previsto na alínea acima, a concedente deverá indenizar o estagiário na proporção de 1/12 (um doze avos) por mês ou fração superior a 15 (quinze) dias de atividades realizadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562F345C" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">O </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A UNIDADE CONCEDENTE obriga-se a contratar em favor do ESTAGIÁRIO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">será acordado entre a UNIDADE CONCEDENTE e o ESTAGIÁRIO, sendo compulsória a sua concessão, bem como a do </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>seguro contra Acidentes Pessoais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...19 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de modo a abranger todo o período do estágio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, garantindo que não haja lapso temporal em que o estagiário permaneça realizando atividades sem estar devidamente segurado, conforme previsão do Art. 9º, inciso IV da Lei n° 11.788;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF88011" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...37 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O presente termo deve ser registrado na Central de Estágios da UFCA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>antes do início</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>das atividades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3755F36E" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...25 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7768821F" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CLÁUSULA QUINTA:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Compete ao ESTAGIÁRIO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F54E42E" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...25 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cumprir as normas internas da UNIDADE CONCEDENTE, especialmente as de orientação do plano de atividades acima especificado, devendo apresentar à UFCA, a cada período de 6 (seis) meses, o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>relatório das atividades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>desenvolvidas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C2C1E7" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...25 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Seguir a orientação articulada entre o Supervisor de Estágio e o Professor Orientador designados, respectivamente, pela UNIDADE CONCEDENTE e pela UFCA;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2895AB3D" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...25 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diante da impossibilidade de cumprir o estabelecido neste Termo, comunicar a circunstância à UNIDADE CONCEDENTE, ficando ressalvado, desde logo, que as obrigações escolares e a falta de pertinência das atividades com a qualificação profissional pretendida serão consideradas motivos justos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D7016E" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...30 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Em caso de desistência do Estágio, comunicar à Concedente com antecedência mínima de 05 (cinco) dias e entregar Termo de Rescisão à Central de Estágios da UFCA,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235E8A44" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CEB1A1B" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...19 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA SEXTA: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>São motivos para a rescisão imediata deste Termo de Compromisso de Estágio a ocorrência das seguintes hipóteses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625581FB" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...25 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conclusão, trancamento ou abandono do Curso;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056863E9" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...30 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transferência para Curso que não tenha relação com as atividades de estágio no plano acima elaborado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CDA070" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...37 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Descumprimento do convencionado no presente Termo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B90A468" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...25 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prática comprovada de conduta danosa, não estando o ESTAGIÁRIO isento de arcar com as perdas e os danos dela decorrentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FFFAB4" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1541ABD4" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...25 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CLÁUSULA SÉTIMA:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O estágio não acarretará vínculo empregatício de qualquer natureza, conforme Art. 3º, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>caput</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e § 2º, e Art. 2° da Lei nº 11.788 de 25/09/2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13698EBA" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...23 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53953D93" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CLÁUSULA OITAVA:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O descumprimento das condições estabelecidas neste Termo pela UNIDADE CONCEDENTE caracteriza vínculo de emprego com o ESTAGIÁRIO, para todos os fins da legislação trabalhista e previdenciária, conforme estabelece o art. 15 da Lei nº 11.788 de 25/09/2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F681F99" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...43 lines deleted...]
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CLÁUSULA NONA:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:b w:val="false"/>
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Qualquer alteração do estabelecido neste Termo será feita mediante Aditivo, com a anuência das partes envolvidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7890F956" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
-[...114 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CBA4064" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
-[...62 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404528C0" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
-[...62 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3839214C" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
-[...62 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BF2865" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
-          <w:i w:val="false"/>
-[...23 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7D5E9D" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
-[...82 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A3A885" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
-[...62 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F84CE0F" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E, por estarem devidamente cientes das condições aqui estipuladas, bem como das disposições legais vigentes sobre o assunto, firmam a INSTITUIÇÃO e o ESTAGIÁRIO, com interveniência da UFCA, o presente TERMO, em 03 (três) vias de igual teor e forma, para que este produza seus devidos efeitos legais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E1E3D3" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48EDEF57" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DECLARO serem exatas e verdadeiras as informações aqui prestadas sob pena de responsabilidade administrativa, cível e penal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B03C6B4" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEAC907" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="-426" w:right="-449"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="false"/>
-[...958 lines deleted...]
-        <w:ind w:left="-426" w:right="-307" w:hanging="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C2EB8BA" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:left="-426" w:right="-307"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_________________- CE , _____ de ______________________ de ________.</w:t>
-[...80 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">_________________- </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CE ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____ de ______________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5771B7B2" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:right="-307"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A118E2" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:right="-307"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F445B2F" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:right="-307"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6B060B" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:right="-307"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D3CA75" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:right="-307"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="10682" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="-115" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5341"/>
+        <w:gridCol w:w="5342"/>
         <w:gridCol w:w="5340"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="11A9B9C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:tcBorders/>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="480ACB16" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:widowControl w:val="false"/>
+          <w:p w14:paraId="611DEA00" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A6E820" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>___________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45240391" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>___________________________________</w:t>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="3CEC3BB4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3747E00E" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...14 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:t>Estagiário</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6B42BD" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Estagiário</w:t>
-[...12 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:t>Unidade Concedente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="65BAA57B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBB4992" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2502566F" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Unidade Concedente</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="0E9B3676" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:tcBorders/>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="446B52A0" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="644D9007" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...11 lines deleted...]
-              <w:widowControl w:val="false"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="4FC42BDE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7384FF24" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="503D03B6" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="0FC25861" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:tcBorders/>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D3B9D1" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8C5C6B" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...11 lines deleted...]
-              <w:widowControl w:val="false"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="5748496C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC53D1C" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...14 lines deleted...]
-              <w:widowControl w:val="false"/>
+              <w:t>___________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C613AC" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03ED5F51" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>___________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="446E51E3" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00AF56D5" w14:paraId="727DDD51" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
-            <w:tcBorders/>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B35883C" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Professor Orientador UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
-            <w:tcBorders/>
-[...5 lines deleted...]
-              <w:widowControl w:val="false"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB80AAA" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...138 lines deleted...]
-              </w:rPr>
               <w:t>Central de Estágios UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="61A06A27" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:right="-449"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62155293" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670DCDA2" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w14:paraId="17969FD6" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087EA25F" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:b/>
-[...43 lines deleted...]
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Observações Gerais:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal1"/>
+    <w:p w14:paraId="7D27D0E1" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A assinatura do Professor Orientador UFCA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>não substitui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a assinatura da Central de Estágios UFCA;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal1"/>
+    <w:p w14:paraId="7B8534AE" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O estágio somente será </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>formalizado e reconhecido</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pela UFCA após a assinatura da Central de Estágios no Termo de Compromisso;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal1"/>
+    <w:p w14:paraId="4042FB9C" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O Termo deve ser registrado na Central de Estágios </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>antes do início</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> das atividades.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-        <w:ind w:right="-449" w:hanging="0"/>
+    <w:p w14:paraId="64BB6803" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04921ADA" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:right="-449"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      <w:type w:val="nextPage"/>
+    </w:p>
+    <w:sectPr w:rsidR="00AF56D5">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="720" w:right="720" w:header="708" w:top="765" w:footer="0" w:bottom="284" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:formProt w:val="false"/>
+      <w:pgMar w:top="765" w:right="720" w:bottom="284" w:left="720" w:header="708" w:footer="0" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
       <w:titlePg/>
-      <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+      <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="072396D1" w14:textId="77777777" w:rsidR="001530DD" w:rsidRDefault="001530DD">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="502790D2" w14:textId="77777777" w:rsidR="001530DD" w:rsidRDefault="001530DD">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:pitch w:val="variable"/>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
+  <w:font w:name="Times New Roman;serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4F29317E" w14:textId="77777777" w:rsidR="001530DD" w:rsidRDefault="001530DD">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4D2AE71A" w14:textId="77777777" w:rsidR="001530DD" w:rsidRDefault="001530DD">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F60C7C1" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Normal1"/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:fill="auto"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:dstrike w:val="false"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-[...5 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-        <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:dstrike w:val="false"/>
+        <w:noProof/>
         <w:color w:val="000000"/>
-        <w:position w:val="0"/>
-[...5 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="6">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="6" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0B121F19" wp14:editId="513FC105">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>177800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-406400</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2886710" cy="848360"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Figura1"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2886120" cy="847800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
-                      <a:lnRef idx="0"/>
-[...1 lines deleted...]
-                      <a:effectRef idx="0"/>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="59FC0B13" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                            <w:rPr/>
+                            <w:spacing w:line="240" w:lineRule="exact"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:cs="Times New Roman"/>
                               <w:b/>
-                              <w:i w:val="false"/>
-[...3 lines deleted...]
-                              <w:dstrike w:val="false"/>
                               <w:color w:val="000000"/>
-                              <w:position w:val="0"/>
                               <w:sz w:val="16"/>
-                              <w:sz w:val="16"/>
-                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
                             <w:t>Universidade Federal do Cariri</w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="3541CAEB" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                            <w:rPr/>
+                            <w:spacing w:line="240" w:lineRule="exact"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:cs="Times New Roman"/>
                               <w:b/>
-                              <w:i w:val="false"/>
-[...3 lines deleted...]
-                              <w:dstrike w:val="false"/>
                               <w:color w:val="000000"/>
-                              <w:position w:val="0"/>
                               <w:sz w:val="16"/>
-                              <w:sz w:val="16"/>
-                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Diretoria de Articulação e Relações Institucionais </w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="38126C3E" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                            <w:rPr/>
+                            <w:spacing w:line="240" w:lineRule="exact"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:cs="Times New Roman"/>
                               <w:b/>
-                              <w:i w:val="false"/>
-[...3 lines deleted...]
-                              <w:dstrike w:val="false"/>
                               <w:color w:val="000000"/>
-                              <w:position w:val="0"/>
                               <w:sz w:val="16"/>
-                              <w:sz w:val="16"/>
-                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
                             <w:t>Coordenadoria Estágio e Desenvolvimento Profissional</w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="35CF5C51" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
-                            <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                            <w:rPr/>
+                            <w:spacing w:line="240" w:lineRule="exact"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:cs="Times New Roman"/>
                               <w:b/>
-                              <w:i w:val="false"/>
-[...3 lines deleted...]
-                              <w:dstrike w:val="false"/>
                               <w:color w:val="000000"/>
-                              <w:position w:val="0"/>
                               <w:sz w:val="16"/>
-                              <w:sz w:val="16"/>
-                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
                             <w:t>Central de Estágios</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="shape_0" ID="Figura1" stroked="f" style="position:absolute;margin-left:14pt;margin-top:-32pt;width:227.2pt;height:66.7pt">
-[...2 lines deleted...]
-              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+            <v:rect w14:anchorId="0B121F19" id="Figura1" o:spid="_x0000_s1026" style="position:absolute;margin-left:14pt;margin-top:-32pt;width:227.3pt;height:66.8pt;z-index:-503316474;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe4niAtgEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6N3aCoTOMOMWwor0U&#10;27BuH6DIVCxAEgVJjZ2/HyUnTredOuwiSyQfyfdIb+8ma9gRQtToOr5e1ZyBk9hrd+j4zx8PNw1n&#10;MQnXC4MOOn6CyO92799tR9/CBgc0PQRGSVxsR9/xISXfVlWUA1gRV+jBkVNhsCLRMxyqPoiRsltT&#10;ber6thox9D6ghBjJej87+a7kVwpk+qpUhMRMx6m3VM5Qzn0+q91WtIcg/KDluQ3xD11YoR0VXVLd&#10;iyTYS9B/pbJaBoyo0kqirVApLaFwIDbr+g82z4PwULiQONEvMsX/l1Z+OT77b4FkGH1sI10zi0kF&#10;m7/UH5uKWKdFLJgSk2TcNM3tekOaSvI1Hz42dVGzuqJ9iOkR0LJ86XigYRSNxPEpJqpIoZeQXMzh&#10;gzamDMQ4NuaCv5kp3DhCXRstt3QykOOM+w6K6b70mw1RhsP+swlsHjftIzV7GXpJRoAcqKjsG7Fn&#10;SEZD2bI34hdQqY8uLXirHYa8ljPPmV0mmqb9dB7THvvTPCiHn14SKl3kzFEXV0HTzhSVz/udl/L1&#10;u9S4/oW7XwAAAP//AwBQSwMEFAAGAAgAAAAhAFUPbILeAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FqwzAQRO+F/oPYQG+JHGOE43odQqEUektaiI+KtLVMLMlYiuP+fdVTe5tlhtk39X6xA5tp&#10;Cr13CNtNBoyc8rp3HcLnx+u6BBaidFoO3hHCNwXYN48Ptay0v7sjzafYsVTiQiURTIxjxXlQhqwM&#10;Gz+SS96Xn6yM6Zw6rid5T+V24HmWCW5l79IHI0d6MaSup5tFOMxtfm67Nz2079fiaFRoz1EhPq2W&#10;wzOwSEv8C8MvfkKHJjFd/M3pwAaEvExTIsJaFEmkQFHmAtgFQewE8Kbm/xc0PwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAe4niAtgEAAM0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBVD2yC3gAAAAkBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="59FC0B13" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                      <w:rPr/>
+                      <w:spacing w:line="240" w:lineRule="exact"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:cs="Times New Roman"/>
                         <w:b/>
-                        <w:i w:val="false"/>
-[...3 lines deleted...]
-                        <w:dstrike w:val="false"/>
                         <w:color w:val="000000"/>
-                        <w:position w:val="0"/>
                         <w:sz w:val="16"/>
-                        <w:sz w:val="16"/>
-                        <w:vertAlign w:val="baseline"/>
                       </w:rPr>
                       <w:t>Universidade Federal do Cariri</w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="3541CAEB" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                      <w:rPr/>
+                      <w:spacing w:line="240" w:lineRule="exact"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:cs="Times New Roman"/>
                         <w:b/>
-                        <w:i w:val="false"/>
-[...3 lines deleted...]
-                        <w:dstrike w:val="false"/>
                         <w:color w:val="000000"/>
-                        <w:position w:val="0"/>
                         <w:sz w:val="16"/>
-                        <w:sz w:val="16"/>
-                        <w:vertAlign w:val="baseline"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Diretoria de Articulação e Relações Institucionais </w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="38126C3E" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                      <w:rPr/>
+                      <w:spacing w:line="240" w:lineRule="exact"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:cs="Times New Roman"/>
                         <w:b/>
-                        <w:i w:val="false"/>
-[...3 lines deleted...]
-                        <w:dstrike w:val="false"/>
                         <w:color w:val="000000"/>
-                        <w:position w:val="0"/>
                         <w:sz w:val="16"/>
-                        <w:sz w:val="16"/>
-                        <w:vertAlign w:val="baseline"/>
                       </w:rPr>
                       <w:t>Coordenadoria Estágio e Desenvolvimento Profissional</w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="35CF5C51" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
-                      <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                      <w:rPr/>
+                      <w:spacing w:line="240" w:lineRule="exact"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:cs="Times New Roman"/>
                         <w:b/>
-                        <w:i w:val="false"/>
-[...3 lines deleted...]
-                        <w:dstrike w:val="false"/>
                         <w:color w:val="000000"/>
-                        <w:position w:val="0"/>
                         <w:sz w:val="16"/>
-                        <w:sz w:val="16"/>
-                        <w:vertAlign w:val="baseline"/>
                       </w:rPr>
                       <w:t>Central de Estágios</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="4" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="15DCCCD6" wp14:editId="52AAF66C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-205105</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-370840</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="379095" cy="465455"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="image2.jpg" descr=""/>
+          <wp:docPr id="3" name="image2.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="image2.jpg" descr=""/>
+                  <pic:cNvPr id="3" name="image2.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="379095" cy="465455"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38641644" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Normal1"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:rPr>
-        <w:b/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
+        <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="03BC6E6C" wp14:editId="6EE4C8E6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-262255</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-36195</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="385445" cy="466090"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Figura1" descr=""/>
+          <wp:docPr id="4" name="Figura1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="Figura1" descr=""/>
+                  <pic:cNvPr id="4" name="Figura1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="385445" cy="466090"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Universidade Federal do Cariri</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="72B702D8" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Normal1"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:rPr>
-        <w:b/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">        </w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve">Diretoria de Articulação e Relações Institucionais </w:t>
+      <w:t xml:space="preserve">        Diretoria de Articulação e Relações Institucionais </w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="71F517FE" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Normal1"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:rPr>
-        <w:b/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">        </w:t>
-[...7 lines deleted...]
-      <w:t>Coordenadoria Estágio e Desenvolvimento Profissional</w:t>
+      <w:t xml:space="preserve">        Coordenadoria Estágio e Desenvolvimento Profissional</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="62A67178" w14:textId="77777777" w:rsidR="00AF56D5" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Normal1"/>
+      <w:pStyle w:val="LO-normal"/>
       <w:rPr>
-        <w:b/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">        </w:t>
-[...7 lines deleted...]
-      <w:t>Central de Estágios</w:t>
+      <w:t xml:space="preserve">        Central de Estágios</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FB37C0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CCCEB81E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -7284,661 +5391,1046 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76CD7430"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58D41FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="546069112">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1600403685">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="200"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="220"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00AF56D5"/>
+    <w:rsid w:val="001530DD"/>
+    <w:rsid w:val="003F1B85"/>
+    <w:rsid w:val="00AF56D5"/>
+    <w:rsid w:val="00C07A79"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0A9CD792"/>
+  <w15:docId w15:val="{1EEA8582-B1B7-486F-A9E1-A2288563B0A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Lucida Sans"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="NSimSun" w:hAnsi="Times New Roman" w:cs="Lucida Sans"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00870ce2"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00870CE2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Lucida Sans"/>
-[...4 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
-    <w:name w:val="Heading 1"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal1"/>
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="480" w:after="120"/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
-    <w:name w:val="Heading 2"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal1"/>
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
-    <w:name w:val="Heading 3"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal1"/>
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="80"/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
-    <w:name w:val="Heading 4"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal1"/>
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="40"/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
-    <w:name w:val="Heading 5"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal1"/>
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="40"/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
-    <w:name w:val="Heading 6"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal1"/>
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...279 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LinkdaInternet">
+    <w:name w:val="Link da Internet"/>
+    <w:rsid w:val="00870CE2"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00870CE2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00870CE2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
+    <w:name w:val="Texto de balão Char"/>
+    <w:link w:val="Textodebalo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00870CE2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:qFormat/>
+    <w:rsid w:val="0081444D"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Smbolosdenumerao">
+    <w:name w:val="Símbolos de numeração"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Corpodetexto"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal">
+    <w:name w:val="LO-normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhoeRodap">
+    <w:name w:val="Cabeçalho e Rodapé"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00870CE2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00870CE2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:link w:val="TextodebaloChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00870CE2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00631D7F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:rsid w:val="0081444D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="LO-normal"/>
+    <w:next w:val="LO-normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodoquadro">
+    <w:name w:val="Conteúdo do quadro"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00870ce2"/>
+    <w:rsid w:val="00870CE2"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8182,71 +6674,78 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData roundtripDataSignature="AMtx7mjrSg4mwvGPKpT9SkROeF+VOdmYvg==">CgMxLjAyCGguZ2pkZ3hzOAByITFsbGctU2F3d09zQTJ4SXpEdmg0ak83Q05rQ1NUd1BiZA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.0.0.3$Windows_X86_64 LibreOffice_project/8061b3e9204bef6b321a21033174034a5e2ea88e</Application>
   <Pages>3</Pages>
-  <Words>1133</Words>
-[...2 lines deleted...]
-  <Paragraphs>124</Paragraphs>
+  <Words>1182</Words>
+  <Characters>6383</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>7550</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>UFCA</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>