--- v0 (2025-10-31)
+++ v1 (2026-05-25)
@@ -1,75 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/image2.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/word/_rels/header3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/_rels/header2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
+        <w:pStyle w:val="Normal1"/>
         <w:keepNext w:val="false"/>
         <w:keepLines w:val="false"/>
         <w:pageBreakBefore w:val="false"/>
         <w:widowControl w:val="false"/>
+        <w:pBdr/>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:strike w:val="false"/>
           <w:dstrike w:val="false"/>
           <w:color w:val="000000"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:strike w:val="false"/>
@@ -81,5099 +83,7249 @@
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="11341" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-115" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
-        <w:gridCol w:w="569"/>
-        <w:gridCol w:w="268"/>
+        <w:gridCol w:w="837"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="642"/>
-        <w:gridCol w:w="1620"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="191"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="1141"/>
         <w:gridCol w:w="479"/>
-        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="404"/>
+        <w:gridCol w:w="1216"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="D9D9D9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados da Instituição de Ensino</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="297" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7430" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nome: Universidade Federal do Cariri – UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3910" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CNPJ: 18.621.825/0001-99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7430" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Endereço: Av. Tenente Raimundo Rocha, SN, Cidade Universitária,  Juazeiro do Norte – CE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3910" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fone/Fax: (88) 3221-9377</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7430" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Representante Legal: Reitor Silvério de Paiva Freitas Júnior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3910" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Central de Estágios: Cícero Joaquim Pereira Macêdo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="D9D9D9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados da Unidade Concedente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Razão Social: </w:t>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CNPJ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7122" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
-[...31 lines deleted...]
-            <w:tcW w:w="7430" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...18 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Setor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...21 lines deleted...]
-            <w:gridSpan w:val="8"/>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Endereço:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...23 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CEP:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="3642" w:leader="none"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cidade/UF:</w:t>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Representante Legal: </w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7430" w:type="dxa"/>
-[...29 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...11 lines deleted...]
-              <w:t>CPF:</w:t>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Supervisor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="D9D9D9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados do Estagiário</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RG:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF: </w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3719" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Matrícula: </w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome da Mãe: </w:t>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3719" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fone: </w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Endereço: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3719" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cidade/UF: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Curso: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3719" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Semestre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail:                                                                                                                             Data de Nascimento:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="D9D9D9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados do Professor Orientador</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7430" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome: </w:t>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3910" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...11 lines deleted...]
-              <w:t>CPF</w:t>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Siape:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="D9D9D9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados do Seguro contra Acidentes Pessoais</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="419" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...33 lines deleted...]
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empresa </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3719" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:keepNext w:val="false"/>
               <w:keepLines w:val="false"/>
               <w:widowControl w:val="false"/>
+              <w:pBdr/>
               <w:shd w:val="clear" w:fill="auto"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:right="0" w:hanging="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:caps w:val="false"/>
                 <w:smallCaps w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:caps w:val="false"/>
                 <w:smallCaps w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:t xml:space="preserve">Apólice: </w:t>
             </w:r>
-            <w:r>
-[...98 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="D9D9D9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dados do Estágio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7430" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Início do estágio: ____/____/_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3910" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Término do estágio: ____/____/_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Valor da bolsa mensal ou de outra forma de contraprestação:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7430" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Valor do auxílio transporte: </w:t>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3910" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Carga horária semanal: ______h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="D9D9D9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Horário do estágio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Turnos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Segunda</w:t>
-            </w:r>
-[...59 lines deleted...]
-              <w:t>Quarta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Terça</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quarta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Quinta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sexta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sexta</w:t>
-[...2 lines deleted...]
-        </w:tc>
+              <w:t>Sábado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sábado</w:t>
-[...5 lines deleted...]
-        <w:trPr/>
+              <w:t>Manhã</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...90 lines deleted...]
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>......h as ......h</w:t>
-[...5 lines deleted...]
-        <w:trPr/>
+              <w:t>Tarde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...90 lines deleted...]
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>......h as ......h</w:t>
-[...5 lines deleted...]
-        <w:trPr/>
+              <w:t>Noite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...90 lines deleted...]
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>......h as ......h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...29 lines deleted...]
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>......h as ......h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="D9D9D9" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Atividades Previstas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...79 lines deleted...]
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:right="-449"/>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:right="-449" w:hanging="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:right="-449"/>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:right="-449" w:hanging="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>TERMO DE COMPROMISSO DE ESTÁGIO OBRIGATÓRIO</w:t>
+        <w:t xml:space="preserve">TERMO DE COMPROMISSO DE ESTÁGIO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OBRIGATÓRIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:left="-426" w:right="-449" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:ind w:left="-426" w:right="-449" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>As partes firmam o presente Termo de Compromisso de Estágio Obrigatório, observando o disposto na Lei nº 11.788 de 25/09/2008, no Regulamento dos Cursos de Graduação, aprovado pela Resolução nº 04/CONSUP, de 13/01/2017, no Termo de Convênio já firmado entre a Unidade Concedente e a UFCA e nas seguintes cláusulas:</w:t>
+      <w:bookmarkStart w:id="0" w:name="docs-internal-guid-bd87a1b9-7fff-32f5-2b"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">As partes firmam o presente Termo de Compromisso de Estágio Não Obrigatório, observando o disposto na Lei nº 11.788, </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">de </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">25/09/2008, no Regulamento dos Cursos de Graduação, aprovado pela Resolução nº 04/CONSUP, de 13/01/2017, </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">no Termo de </w:t>
+        <w:tab/>
+        <w:t>Convênio já firmado entre a Unidade Concedente e a UFCA, bem como nas cláusulas que seguem:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA PRIMEIRA: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Por meio deste Termo, a UNIDADE CONCEDENTE se compromete a oportunizar experiência prática profissional ao ESTAGIÁRIO previamente selecionado e com frequência regular no curso de graduação em que está matriculado na UFCA, em conformidade com o Art. 3º, I, da Lei nº 11.788/2008.</w:t>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Por meio deste Termo, a UNIDADE CONCEDENTE se compromete a proporcionar experiência prática profissional ao ESTAGIÁRIO previamente selecionado, este que deve ter frequência regular no curso de graduação em que está matriculado na UFCA, conforme o Art. 3º, I, da Lei nº 11.788.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> elaborado acima. </w:t>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...39 lines deleted...]
-        <w:t>, III, e o art. 10 da Lei nº 11.788 de 25/09/2008.</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA SEGUNDA: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O estágio tem como </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>objetivo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>oportunizar ao estudante a integração entre teoria e prática, a partir da vivência de situações reais e adequadas de trabalho, visando ao seu aprimoramento profissional e pessoal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-        <w:t>Ficam definidas as seguintes características do estágio:</w:t>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...31 lines deleted...]
-        <w:t>não pode, em qualquer hipótese, se estender após a conclusão do curso;</w:t>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> O estudante estagiará respeitando o limite máximo de 6 (seis) horas diárias e 30 (trinta) horas semanais, conforme o art. 10 da Lei n° 11.788 de 25/09/2008;</w:t>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...54 lines deleted...]
-        <w:t>, da Lei n° 11.788 de 25/09/2008;</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA TERCEIRA: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>o estágio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obedecerá ao </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...24 lines deleted...]
-        <w:t>;</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plano de Atividades, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>descrito acima, devendo ser tais atividades compatíveis com o currículo e com os horários escolares do ESTAGIÁRIO, conforme estabelecem o art. 7o, parágrafo único, o art. 3o, III, e o art. 10 da Lei nº 11.788 de 25/09/2008.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> das atividades.</w:t>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Compete ao ESTAGIÁRIO: </w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA QUARTA: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Ficam definidas as seguintes características do estágio:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="docs-internal-guid-563a8e54-7fff-2182-ec"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> desenvolvidas;</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estágio </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>não pode, em qualquer hipótese, se estender após a conclusão do curso;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Seguir a orientação articulada entre o Supervisor de Estágio e o Professor Orientador designado, respectivamente, pela UNIDADE CONCEDENTE e pela UFCA;</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>O período de estágio na mesma parte concedente não poderá exceder 2 (dois) anos;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Diante da impossibilidade de cumprir o estabelecido neste Termo, comunicar a circunstância à UNIDADE CONCEDENTE, ficando ressalvado, desde logo, que suas obrigações acadêmicas e a falta de pertinência das atividades com a qualificação profissional pretendida serão consideradas motivos justos para a rescisão;</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valor da bolsa mensal ou de outra forma de contraprestação </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">será acordado entre a UNIDADE CONCEDENTE e o ESTAGIÁRIO, sendo compulsória a sua concessão, bem como a do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>auxílio-transporte;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Em caso de desistência do Estágio, comunicar à Instituição com antecedência mínima de 05 (cinco) dias e entregar termo de rescisão contratual à Central de Estágios da UFCA,</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>O estudante estagiará, respeitando o limite máximo de 6 (seis) horas diárias e 30 (trinta) horas semanais, conforme o art. 10 da Lei nº 11.788 de 25/09/2008;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> São motivos para a rescisão imediata deste Termo de Compromisso de Estágio a ocorrência das seguintes hipóteses: </w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>carga horária do estágio será reduzida pelo menos à metade nos períodos de avaliação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>do ESTAGIÁRIO, a fim de garantir o bom desempenho do estudante nas disciplinas acadêmicas, o Art. 10, §2o, da Lei n° 11.788;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Conclusão, trancamento ou abandono do Curso;</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>f)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">É assegurado ao estagiário, sempre que o estágio tiver duração igual ou superior a 1 (um) ano, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>recesso remunerado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>de 30 (trinta) dias a ser gozado, preferencialmente, durante as férias escolares, ficando assegurado recesso de maneira proporcional, nos casos em que o estágio tiver duração inferior a 1 (um) ano;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Transferência para curso que não tenha relação com as atividades de estágio previstas no plano acima elaborado;</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Caso o estágio se encerre antes de gozado o recesso previsto na alínea acima, a concedente deverá indenizar o estagiário na proporção de 1/12 (um doze avos) por mês ou fração superior a 15 (quinze) dias de atividades realizadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Descumprimento do convencionado no presente Termo;</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>h)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A UNIDADE CONCEDENTE obriga-se a contratar em favor do ESTAGIÁRIO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>seguro contra Acidentes Pessoais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>de modo a abranger todo o período do estágio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>, garantindo que não haja lapso temporal em que o estagiário permaneça realizando atividades sem estar devidamente segurado, conforme previsão do Art. 9º, inciso IV da Lei n° 11.788;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Prática comprovada de conduta danosa, não estando o ESTAGIÁRIO isento de arcar com as perdas e os danos decorrentes.</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>i)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O presente termo deve ser registrado na Central de Estágios da UFCA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>antes do início</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>das atividades.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> e § 2º, e Art. 2° da Lei nº 11.788 de 25/09/2008.</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> O descumprimento das condições estabelecidas neste Termo pela UNIDADE CONCEDENTE caracteriza vínculo de emprego com o ESTAGIÁRIO, para todos os fins da legislação trabalhista e previdenciária, conforme estabelece o art. 15 da Lei nº 11.788 de 25/09/2008.</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>CLÁUSULA QU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>IN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>TA:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Compete ao ESTAGIÁRIO:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Qualquer alteração do estabelecido neste Termo será feita mediante Aditivo, com a anuência das partes envolvidas.</w:t>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cumprir as normas internas da UNIDADE CONCEDENTE, especialmente as de orientação do plano de atividades acima especificado, devendo apresentar à UFCA, a cada período de 6 (seis) meses, o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>relatório das atividades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>desenvolvidas;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-        <w:t>E, por estarem devidamente cientes das condições aqui estipuladas, bem como das disposições legais vigentes sobre o assunto, firmam a UNIDADE CONCEDENTE e o ESTAGIÁRIO, com interveniência da UFCA, o presente TERMO, em 03 (três) vias de igual teor e forma, para que este produza seus devidos efeitos legais.</w:t>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Seguir a orientação articulada entre o Supervisor de Estágio e o Professor Orientador designados, respectivamente, pela UNIDADE CONCEDENTE e pela UFCA;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-        <w:t>DECLARO serem exatas e verdadeiras as informações aqui prestadas sob pena de responsabilidade administrativa, cível e penal.</w:t>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Diante da impossibilidade de cumprir o estabelecido neste Termo, comunicar a circunstância à UNIDADE CONCEDENTE, ficando ressalvado, desde logo, que as obrigações escolares e a falta de pertinência das atividades com a qualificação profissional pretendida serão consideradas motivos justos;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:left="-426" w:right="-449"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Em caso de desistência do Estágio, comunicar à Concedente com antecedência mínima de 05 (cinco) dias e entregar Termo de Rescisão à Central de Estágios da UFCA,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-[...11 lines deleted...]
-        <w:t>_________________- CE , _____ de ______________________ de ________.</w:t>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>SEXTA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>São motivos para a rescisão imediata deste Termo de Compromisso de Estágio a ocorrência das seguintes hipóteses:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Conclusão, trancamento ou abandono do Curso;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Transferência para Curso que não tenha relação com as atividades de estágio no plano acima elaborado;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Descumprimento do convencionado no presente Termo;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:right="-307"/>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Prática comprovada de conduta danosa, não estando o ESTAGIÁRIO isento de arcar com as perdas e os danos dela decorrentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>CLÁUSULA S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>ÉTIMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O estágio não acarretará vínculo empregatício de qualquer natureza, conforme Art. 3º, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>caput</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>e § 2º, e Art. 2° da Lei nº 11.788 de 25/09/2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>OITAVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>O descumprimento das condições estabelecidas neste Termo pela UNIDADE CONCEDENTE caracteriza vínculo de emprego com o ESTAGIÁRIO, para todos os fins da legislação trabalhista e previdenciária, conforme estabelece o art. 15 da Lei nº 11.788 de 25/09/2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>NONA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Qualquer alteração do estabelecido neste Termo será feita mediante Aditivo, com a anuência das partes envolvidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>E, por estarem devidamente cientes das condições aqui estipuladas, bem como das disposições legais vigentes sobre o assunto, firmam a INSTITUIÇÃO e o ESTAGIÁRIO, com interveniência da UFCA, o presente TERMO, em 03 (três) vias de igual teor e forma, para que este produza seus devidos efeitos legais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman;serif" w:hAnsi="Times New Roman;serif"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>DECLARO serem exatas e verdadeiras as informações aqui prestadas sob pena de responsabilidade administrativa, cível e penal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:left="-426" w:right="-449" w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:left="-426" w:right="-307" w:hanging="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________- CE , _____ de ______________________ de ________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:right="-307" w:hanging="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:right="-307" w:hanging="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:right="-307" w:hanging="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:right="-307" w:hanging="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:right="-307" w:hanging="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="10682" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-115" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5341"/>
         <w:gridCol w:w="5340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Estagiário</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unidade Concedente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
+              <w:pStyle w:val="Normal1"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Professor Orientador UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5340" w:type="dxa"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="LO-normal"/>
-[...1 lines deleted...]
-              <w:ind w:hanging="0" w:left="-142"/>
+              <w:pStyle w:val="Normal1"/>
+              <w:widowControl w:val="false"/>
+              <w:ind w:left="-142" w:hanging="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Central de Estágios UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-[...4 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:right="-449" w:hanging="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
+        <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
+        <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
+        <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:pStyle w:val="Normal1"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Observações Gerais:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
+        <w:pStyle w:val="Normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:hanging="360" w:left="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A assinatura do Professor Orientador UFCA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>não substitui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a assinatura da Central de Estágios UFCA;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
+        <w:pStyle w:val="Normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:hanging="360" w:left="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O estágio somente será </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>formalizado e reconhecido</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pela UFCA após a assinatura da Central de Estágios no Termo de Compromisso;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
+        <w:pStyle w:val="Normal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:hanging="360" w:left="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O Termo deve ser registrado na Central de Estágios </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>antes do início</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> das atividades.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-[...3 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="Normal1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="LO-normal"/>
-        <w:ind w:hanging="0" w:right="-449"/>
+        <w:pStyle w:val="Normal1"/>
+        <w:ind w:right="-449" w:hanging="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="even" r:id="rId2"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId4"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="720" w:right="720" w:gutter="0" w:header="708" w:top="765" w:footer="0" w:bottom="284"/>
+      <w:pgMar w:left="720" w:right="720" w:header="708" w:top="765" w:footer="0" w:bottom="284" w:gutter="0"/>
       <w:pgNumType w:start="1" w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:titlePg/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:altName w:val="serif"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...13 lines deleted...]
-      <w:pStyle w:val="LO-normal"/>
+      <w:pStyle w:val="Normal1"/>
       <w:keepNext w:val="false"/>
       <w:keepLines w:val="false"/>
       <w:widowControl/>
+      <w:pBdr/>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="center" w:pos="4252" w:leader="none"/>
         <w:tab w:val="right" w:pos="8504" w:leader="none"/>
       </w:tabs>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:ind w:left="0" w:right="0" w:hanging="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="false"/>
         <w:b w:val="false"/>
         <w:i w:val="false"/>
         <w:i w:val="false"/>
         <w:caps w:val="false"/>
         <w:smallCaps w:val="false"/>
         <w:strike w:val="false"/>
         <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="false"/>
         <w:i w:val="false"/>
         <w:caps w:val="false"/>
         <w:smallCaps w:val="false"/>
         <w:strike w:val="false"/>
         <w:dstrike w:val="false"/>
         <w:color w:val="000000"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
-      <w:drawing>
-[...43 lines deleted...]
-      </w:drawing>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="4">
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>177800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-406400</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2887345" cy="848995"/>
+              <wp:extent cx="2886710" cy="848360"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Figura1"/>
+              <wp:docPr id="1" name="Figura1"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2887200" cy="848880"/>
+                        <a:ext cx="2886120" cy="847800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                             <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-                            <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                            <w:ind w:left="0" w:right="0" w:hanging="0"/>
                             <w:jc w:val="left"/>
                             <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:i w:val="false"/>
                               <w:caps w:val="false"/>
                               <w:smallCaps w:val="false"/>
                               <w:strike w:val="false"/>
                               <w:dstrike w:val="false"/>
                               <w:color w:val="000000"/>
                               <w:position w:val="0"/>
                               <w:sz w:val="16"/>
                               <w:sz w:val="16"/>
                               <w:vertAlign w:val="baseline"/>
                             </w:rPr>
                             <w:t>Universidade Federal do Cariri</w:t>
                           </w:r>
                         </w:p>
                         <w:p>
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                             <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-                            <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                            <w:ind w:left="0" w:right="0" w:hanging="0"/>
                             <w:jc w:val="left"/>
                             <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:i w:val="false"/>
                               <w:caps w:val="false"/>
                               <w:smallCaps w:val="false"/>
                               <w:strike w:val="false"/>
                               <w:dstrike w:val="false"/>
                               <w:color w:val="000000"/>
                               <w:position w:val="0"/>
                               <w:sz w:val="16"/>
                               <w:sz w:val="16"/>
                               <w:vertAlign w:val="baseline"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Diretoria de Articulação e Relações Institucionais </w:t>
                           </w:r>
                         </w:p>
                         <w:p>
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                             <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-                            <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                            <w:ind w:left="0" w:right="0" w:hanging="0"/>
                             <w:jc w:val="left"/>
                             <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:i w:val="false"/>
                               <w:caps w:val="false"/>
                               <w:smallCaps w:val="false"/>
                               <w:strike w:val="false"/>
                               <w:dstrike w:val="false"/>
                               <w:color w:val="000000"/>
                               <w:position w:val="0"/>
                               <w:sz w:val="16"/>
                               <w:sz w:val="16"/>
                               <w:vertAlign w:val="baseline"/>
                             </w:rPr>
                             <w:t>Coordenadoria Estágio e Desenvolvimento Profissional</w:t>
                           </w:r>
                         </w:p>
                         <w:p>
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                             <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-                            <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                            <w:ind w:left="0" w:right="0" w:hanging="0"/>
                             <w:jc w:val="left"/>
                             <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:i w:val="false"/>
                               <w:caps w:val="false"/>
                               <w:smallCaps w:val="false"/>
                               <w:strike w:val="false"/>
                               <w:dstrike w:val="false"/>
                               <w:color w:val="000000"/>
                               <w:position w:val="0"/>
                               <w:sz w:val="16"/>
                               <w:sz w:val="16"/>
                               <w:vertAlign w:val="baseline"/>
                             </w:rPr>
                             <w:t>Central de Estágios</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr anchor="t">
+                    <wps:bodyPr>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="shape_0" ID="Figura1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:14pt;margin-top:-32pt;width:227.3pt;height:66.8pt;mso-wrap-style:square;v-text-anchor:top">
+            <v:rect id="shape_0" ID="Figura1" stroked="f" style="position:absolute;margin-left:14pt;margin-top:-32pt;width:227.2pt;height:66.7pt">
+              <w10:wrap type="square"/>
               <v:fill o:detectmouseclick="t" on="false"/>
               <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p>
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                       <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-                      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                      <w:ind w:left="0" w:right="0" w:hanging="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:i w:val="false"/>
                         <w:caps w:val="false"/>
                         <w:smallCaps w:val="false"/>
                         <w:strike w:val="false"/>
                         <w:dstrike w:val="false"/>
                         <w:color w:val="000000"/>
                         <w:position w:val="0"/>
                         <w:sz w:val="16"/>
                         <w:sz w:val="16"/>
                         <w:vertAlign w:val="baseline"/>
                       </w:rPr>
                       <w:t>Universidade Federal do Cariri</w:t>
                     </w:r>
                   </w:p>
                   <w:p>
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                       <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-                      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                      <w:ind w:left="0" w:right="0" w:hanging="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:i w:val="false"/>
                         <w:caps w:val="false"/>
                         <w:smallCaps w:val="false"/>
                         <w:strike w:val="false"/>
                         <w:dstrike w:val="false"/>
                         <w:color w:val="000000"/>
                         <w:position w:val="0"/>
                         <w:sz w:val="16"/>
                         <w:sz w:val="16"/>
                         <w:vertAlign w:val="baseline"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Diretoria de Articulação e Relações Institucionais </w:t>
                     </w:r>
                   </w:p>
                   <w:p>
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                       <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-                      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                      <w:ind w:left="0" w:right="0" w:hanging="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:i w:val="false"/>
                         <w:caps w:val="false"/>
                         <w:smallCaps w:val="false"/>
                         <w:strike w:val="false"/>
                         <w:dstrike w:val="false"/>
                         <w:color w:val="000000"/>
                         <w:position w:val="0"/>
                         <w:sz w:val="16"/>
                         <w:sz w:val="16"/>
                         <w:vertAlign w:val="baseline"/>
                       </w:rPr>
                       <w:t>Coordenadoria Estágio e Desenvolvimento Profissional</w:t>
                     </w:r>
                   </w:p>
                   <w:p>
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                       <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="0"/>
-                      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                      <w:ind w:left="0" w:right="0" w:hanging="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:i w:val="false"/>
                         <w:caps w:val="false"/>
                         <w:smallCaps w:val="false"/>
                         <w:strike w:val="false"/>
                         <w:dstrike w:val="false"/>
                         <w:color w:val="000000"/>
                         <w:position w:val="0"/>
                         <w:sz w:val="16"/>
                         <w:sz w:val="16"/>
                         <w:vertAlign w:val="baseline"/>
                       </w:rPr>
                       <w:t>Central de Estágios</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
+      <w:drawing>
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-205105</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-370840</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="379095" cy="465455"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="image2.jpg" descr=""/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="image2.jpg" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="379095" cy="465455"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="LO-normal"/>
+      <w:pStyle w:val="Normal1"/>
       <w:rPr>
+        <w:b/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="2">
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-262255</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-36195</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="385445" cy="466090"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Figura1" descr=""/>
+          <wp:docPr id="4" name="Figura1" descr=""/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Figura1" descr=""/>
+                  <pic:cNvPr id="4" name="Figura1" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="385445" cy="466090"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Universidade Federal do Cariri</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="LO-normal"/>
+      <w:pStyle w:val="Normal1"/>
       <w:rPr>
+        <w:b/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Diretoria de Articulação e Relações Institucionais </w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="LO-normal"/>
+      <w:pStyle w:val="Normal1"/>
       <w:rPr>
+        <w:b/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Coordenadoria Estágio e Desenvolvimento Profissional</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="LO-normal"/>
+      <w:pStyle w:val="Normal1"/>
       <w:rPr>
+        <w:b/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Central de Estágios</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -5262,755 +7414,839 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="200"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Lucida Sans"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00870ce2"/>
     <w:pPr>
       <w:widowControl/>
-      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Lucida Sans"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="Heading 1"/>
-    <w:basedOn w:val="LO-normal"/>
-    <w:next w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
+    <w:next w:val="Normal1"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:pageBreakBefore w:val="false"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="Heading 2"/>
-    <w:basedOn w:val="LO-normal"/>
-    <w:next w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
+    <w:next w:val="Normal1"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:pageBreakBefore w:val="false"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="Heading 3"/>
-    <w:basedOn w:val="LO-normal"/>
-    <w:next w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
+    <w:next w:val="Normal1"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:pageBreakBefore w:val="false"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="Heading 4"/>
-    <w:basedOn w:val="LO-normal"/>
-    <w:next w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
+    <w:next w:val="Normal1"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:pageBreakBefore w:val="false"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="Heading 5"/>
-    <w:basedOn w:val="LO-normal"/>
-    <w:next w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
+    <w:next w:val="Normal1"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:pageBreakBefore w:val="false"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="Heading 6"/>
-    <w:basedOn w:val="LO-normal"/>
-    <w:next w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
+    <w:next w:val="Normal1"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:pageBreakBefore w:val="false"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="LinkdaInternet">
+    <w:name w:val="Link da Internet"/>
     <w:rsid w:val="00870ce2"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
     <w:name w:val="Cabeçalho Char"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00870ce2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
     <w:name w:val="Rodapé Char"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00870ce2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
     <w:name w:val="Texto de balão Char"/>
+    <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00870ce2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="st" w:customStyle="1">
+  <w:style w:type="character" w:styleId="St" w:customStyle="1">
     <w:name w:val="st"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="0081444d"/>
     <w:rPr/>
   </w:style>
+  <w:style w:type="character" w:styleId="Smbolosdenumerao">
+    <w:name w:val="Símbolos de numeração"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Título"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Corpodotexto"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Corpodotexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
+    <w:basedOn w:val="Corpodotexto"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ndice">
+  <w:style w:type="paragraph" w:styleId="Ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="LO-normal" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Normal1" w:default="1">
     <w:name w:val="LO-normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
-      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Lucida Sans"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Ttulododocumento">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="LO-normal"/>
-    <w:next w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
+    <w:next w:val="Normal1"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:pageBreakBefore w:val="false"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealhoerodap1">
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="Header"/>
-    <w:basedOn w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00870ce2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="center" w:pos="4252" w:leader="none"/>
         <w:tab w:val="right" w:pos="8504" w:leader="none"/>
       </w:tabs>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="Footer"/>
-    <w:basedOn w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00870ce2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="center" w:pos="4252" w:leader="none"/>
         <w:tab w:val="right" w:pos="8504" w:leader="none"/>
       </w:tabs>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00870ce2"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00631d7f"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
-      <w:ind w:hanging="0" w:left="720"/>
+      <w:ind w:left="720" w:hanging="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:rsid w:val="0081444d"/>
     <w:pPr>
       <w:widowControl/>
-      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsia="NSimSun"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="hi-IN"/>
+      <w:lang w:eastAsia="en-US" w:val="pt-BR" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="LO-normal"/>
-    <w:next w:val="LO-normal"/>
+    <w:basedOn w:val="Normal1"/>
+    <w:next w:val="Normal1"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:pageBreakBefore w:val="false"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contedodatabela">
-[...23 lines deleted...]
-    <w:name w:val="Sem lista"/>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00870ce2"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1f497d"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="eeece1"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4f81bd"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="c0504d"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9bbb59"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064a2"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4bacc6"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="f79646"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ff"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Escritório">
       <a:majorFont>
-        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="Escritório">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
+                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
 </Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData roundtripDataSignature="AMtx7mjrSg4mwvGPKpT9SkROeF+VOdmYvg==">CgMxLjAyCGguZ2pkZ3hzOAByITFsbGctU2F3d09zQTJ4SXpEdmg0ak83Q05rQ1NUd1BiZA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/24.2.5.2$Windows_X86_64 LibreOffice_project/bffef4ea93e59bebbeaf7f431bb02b1a39ee8a59</Application>
-[...4 lines deleted...]
-  <CharactersWithSpaces>7085</CharactersWithSpaces>
+  <Application>LibreOffice/7.0.0.3$Windows_X86_64 LibreOffice_project/8061b3e9204bef6b321a21033174034a5e2ea88e</Application>
+  <Pages>3</Pages>
+  <Words>1133</Words>
+  <Characters>6442</Characters>
+  <CharactersWithSpaces>7645</CharactersWithSpaces>
   <Paragraphs>124</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>UFCA</dc:creator>
   <dc:description/>
   <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>