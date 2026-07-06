--- v0 (2025-10-02)
+++ v1 (2026-07-06)
@@ -1,11789 +1,9865 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...26 lines deleted...]
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="2C55EACA" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="331"/>
+        <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. TIPO DE PROJETO (Marcar somente uma opção)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="771D0100" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="331"/>
+        <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(    ) Ensino</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2EBC50FE" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="331"/>
+        <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(    ) Pesquisa</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="097BDAA5" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="331"/>
+        <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(    ) Extensão</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6F7FB285" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="331"/>
+        <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(    ) Desenvolvimento Institucional</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="10F09C91" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="331"/>
+        <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(    ) Desenvolvimento Científico e Tecnológico</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="79B33114" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="331"/>
+        <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(    ) Fomento à Inovação</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6A6EB444" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO I </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3406730A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DADOS CADASTRAIS</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="76781468" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
         <w:tblW w:w="10353" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2415"/>
+        <w:gridCol w:w="2416"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="264"/>
         <w:gridCol w:w="302"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="88"/>
         <w:gridCol w:w="81"/>
         <w:gridCol w:w="537"/>
         <w:gridCol w:w="2413"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="76EB872D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="230" w:hRule="atLeast"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10352" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="D9D9D9" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="77B3C873" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="471DC88E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DADOS DA INSTITUIÇÃO PROPONENTE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA3D543" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(não alterar)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="143957D7" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
-            </w:r>
-[...70 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="044DB09B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="230" w:hRule="atLeast"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7321" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="44ADD2C4" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Órgão/entidade proponente: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="5B7B8823" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="2D2285E0" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">CNPJ: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="2076B014" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>18.621.825/0001-99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="7F95CED2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="90" w:hRule="atLeast"/>
+          <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10352" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="337CECC5" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Endereço: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="5A941FD3" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Av. Tenente Raimundo Rocha, S/N Bairro Cidade Universitária, Juazeiro do Norte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="3FFBC3DB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="293" w:hRule="atLeast"/>
+          <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="312C4115" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Município: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="09C98099" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Juazeiro do Norte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="12572961" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Estado: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="34DB1FC4" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="555E7E84" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CEP:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="25285F67" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>63.048-080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="18E0B6E8" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Esfera Administrativa: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="7FD59681" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Pública Federal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="65F5C9BC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="362" w:hRule="atLeast"/>
+          <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4824" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...25 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="38957F1A" w14:textId="7DC66923" w:rsidR="00D23972" w:rsidRPr="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00AA0D36">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Telefone Fixo Institucional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com DDD:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A39DA6A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(88) 3221-9200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="787D09C4" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E-mail:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId2">
+          <w:p w14:paraId="6FECAEAB" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Style3"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>gabinete@ufca.edu.br</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="0E4742EF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="191" w:hRule="atLeast"/>
+          <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4522" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="214915A1" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Nº da Unidade Gestora: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="0BCF7D49" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>158719</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5830" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="32060B0C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gestão (número):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="2CE2A7AC" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>26449</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="095A5F54" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="230" w:hRule="atLeast"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7402" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="5EDF8F4F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome do Responsável: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="4189A44A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Silvério de Paiva Freitas Júnior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="58707583" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="6D58F921" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">***.067.25*-**  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="1E3E1FC5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="355" w:hRule="atLeast"/>
+          <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="6B07C233" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargo:  </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="23B21092" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Professor Magistério Superior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="01327634" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Função: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="07ED4F1C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Reitor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4674" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="36008AB7" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ato de nomeação:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="4DD64D88" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Decreto Presidencial de 1º de junho de 2023, publicado no D.O.U em 02/06/2023, Edição: 105 | Seção: 2 | Página: 1,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="316941A9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Matrícula SIAPE: </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="2E08AF69" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1772643</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="50558D20" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:before="2" w:after="0"/>
+        <w:spacing w:before="2"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="7"/>
           <w:szCs w:val="7"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7D13E62E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:before="2" w:after="0"/>
+        <w:spacing w:before="2"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="7"/>
           <w:szCs w:val="7"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a0"/>
         <w:tblW w:w="10350" w:type="dxa"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3953"/>
-        <w:gridCol w:w="2598"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="636"/>
+        <w:gridCol w:w="2940"/>
+        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="607"/>
         <w:gridCol w:w="2821"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="61C9AE1E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="355" w:hRule="atLeast"/>
+          <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10350" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="D9D9D9" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="7F725F94" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DADOS DO COORDENADOR DO PROJETO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="0B0DD387" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="355" w:hRule="atLeast"/>
+          <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7529" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          <w:p w14:paraId="1129B0C2" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000" w:rsidP="00AA0D36">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome do Coordenador do Projeto: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076EBF9F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="87"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2821" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EB9F2A1" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000" w:rsidP="00AA0D36">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E9DE958" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="1F75B62B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6893" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C788D94" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000" w:rsidP="00AA0D36">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unidade de Lotação: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27DC2EB3" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="87"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...60 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3457" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44F84AE4" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000" w:rsidP="00AA0D36">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matrícula SIAPE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="045DD9B5" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="55AD1C85" w14:textId="77777777" w:rsidTr="00AA0D36">
         <w:trPr>
-          <w:trHeight w:val="355" w:hRule="atLeast"/>
+          <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6893" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="276"/>
+            <w:tcW w:w="3953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01DA590E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000" w:rsidP="00AA0D36">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail Institucional: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309721DD" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="87"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-            <w:tcW w:w="3457" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...170 lines deleted...]
-              <w:t xml:space="preserve">Telefone Celular: </w:t>
+          <w:p w14:paraId="30FAE278" w14:textId="549DB0AB" w:rsidR="00D23972" w:rsidRDefault="00AA0D36" w:rsidP="00AA0D36">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone Fixo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Institucional com DDD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3428" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23CEF581" w14:textId="3A20EE32" w:rsidR="00D23972" w:rsidRDefault="00AA0D36" w:rsidP="00AA0D36">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone Celular</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com DDD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="6D2BFF2B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="left" w:pos="341" w:leader="none"/>
+          <w:tab w:val="left" w:pos="341"/>
         </w:tabs>
         <w:ind w:left="340"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="7"/>
           <w:szCs w:val="7"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4BE90131" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="left" w:pos="341" w:leader="none"/>
+          <w:tab w:val="left" w:pos="341"/>
         </w:tabs>
         <w:ind w:left="340"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="7"/>
           <w:szCs w:val="7"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="44DF9648" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:before="4" w:after="0"/>
+        <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="7"/>
           <w:szCs w:val="7"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10350" w:type="dxa"/>
+        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3407"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="2048"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="193"/>
+        <w:gridCol w:w="380"/>
+        <w:gridCol w:w="2543"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA0D36" w:rsidRPr="00802679" w14:paraId="36F6EDF1" w14:textId="77777777" w:rsidTr="00606AC2">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10350" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF9F9F4" w14:textId="537A7B65" w:rsidR="00AA0D36" w:rsidRPr="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00AA0D36">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PARCEIRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D36" w:rsidRPr="009624AB" w14:paraId="0782A85A" w14:textId="77777777" w:rsidTr="00606AC2">
+        <w:trPr>
+          <w:trHeight w:val="272"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10350" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A130A65" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tipo:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">( X ) Público ( ) Privado                          </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D36" w:rsidRPr="009624AB" w14:paraId="1278D5A8" w14:textId="77777777" w:rsidTr="00606AC2">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6809" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A812823" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome/Razão Social:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07ED9D56" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B99ED2" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNPJ: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090EA912" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="000A35B0" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D36" w:rsidRPr="009624AB" w14:paraId="55B7F46C" w14:textId="77777777" w:rsidTr="00606AC2">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7807" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A957C3" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endereço: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B98A37D" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C4CF78" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEP: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E581F5C" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D36" w:rsidRPr="009624AB" w14:paraId="7D6EC439" w14:textId="77777777" w:rsidTr="00606AC2">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3407" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D28B193" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Município:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D30FBD0" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B39493C" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UF: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FBB4137" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC19A38" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fixo com DDD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47463BDF" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C73B892" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esfera Administrativa: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7C9BB9" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D36" w:rsidRPr="009624AB" w14:paraId="0C30055B" w14:textId="77777777" w:rsidTr="00606AC2">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6AAB81" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome do Representante Legal: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204243D0" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2923" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29305523" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E3ED9A3" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D36" w:rsidRPr="009624AB" w14:paraId="68FB0550" w14:textId="77777777" w:rsidTr="00606AC2">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6447" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="294A1DF2" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RG/Órgão Expedidor/Emissão:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B6B94FF" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3903" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="093FCA70" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475869">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cargo: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F45EF52" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRPr="00475869" w:rsidRDefault="00AA0D36" w:rsidP="00606AC2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A9B4B2F" w14:textId="77777777" w:rsidR="00AA0D36" w:rsidRDefault="00AA0D36">
+      <w:pPr>
+        <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="7"/>
           <w:szCs w:val="7"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:tbl>
-[...845 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="65DE9549" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="88" w:after="0"/>
+        <w:spacing w:before="88"/>
         <w:ind w:left="180"/>
         <w:rPr>
-          <w:i/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>* Se necessário, copie e cole o quadro acima para outros partícipes. Se não for o caso, apague esta informação.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2711F301" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="88" w:after="0"/>
+        <w:spacing w:before="88"/>
         <w:ind w:left="180"/>
         <w:rPr>
-          <w:i/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="76A42CE6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+      <w:pPr>
         <w:rPr>
-          <w:i/>
-[...10 lines deleted...]
-          <w:i/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="135B74F5" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+      <w:pPr>
+        <w:spacing w:before="8"/>
         <w:rPr>
-          <w:i/>
-[...10 lines deleted...]
-          <w:i/>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="36A2A928" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="19402851" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4D577B86" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="0" w:right="5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ANEXO II </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="302AA430" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="0" w:right="5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ELABORAÇÃO DO PROJETO</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6EE99D7A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="0" w:right="5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a2"/>
         <w:tblW w:w="10910" w:type="dxa"/>
-        <w:jc w:val="left"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="0" w:noVBand="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6658"/>
         <w:gridCol w:w="2125"/>
         <w:gridCol w:w="2127"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="1DFD8B97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="134B3B92" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Título do Projeto:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="48391965" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="51900ADC" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Período de Execução*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="73B77767" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...24 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22E0E863" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="293FF136" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Início:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="151576E4" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mês/ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="737ECD3C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Término:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="629470C7" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mês/ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="2A2AA4AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="606CA6F2" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Identificação do Objeto:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="434D8DEC" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="114A61D1" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Modalidade da Colaboração;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="6D97428D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Carga horária semanal;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="5EE0FAD4" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Local onde o servidor desempenhará as atividades constantes no projeto apresentado;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...27 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="78038E86" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B7FA005" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="6F9807BB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="40FC57EA" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Objetivos Gerais:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="2BC58865" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="540E631B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aqueles que apresentam a ideia de um trabalho, indicando a finalidade de um estudo.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="46FCE989" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="2D46DF3A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="366D7E68" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Objetivos Específicos:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...18 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="21971DCC" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D5ECF8F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aqueles diretamente ligados aos objetivos gerais, responsáveis por detalhar as ideias do estudo.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="794D807B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="5284E073" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="12EE8752" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnóstico </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="63CA00B2" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p w14:paraId="57899770" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:r>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>Demonstrar a situação anterior ao acordo que ensejou a necessidade do ajuste e os benefícios esperados com a cooperação.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5483774E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="68E3F1BB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4EA371F2" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Metodologia de Intervenção:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...18 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="6F572668" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D694748" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Indicar a forma como se dará a colaboração de cada um dos partícipes</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4AE09DC0" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="2610ADB0" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="5D2554B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="0BBD8700" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Justificativa do Projeto:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...18 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="00F0CC57" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30DBE811" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Identificar todos os aspectos que motivem a prática do ato dentre os quais se</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="7F62B26F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>sugerem:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="08644500" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>a) demonstrar a importância da proposta;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="09B7C5D4" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>b) caracterizar os interesses recíprocos;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6A2D0BA9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="66A2BDB6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="7C2F05A1" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Abrangência:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="32F7F0F1" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p w14:paraId="6CE32657" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:r>
-[...3 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Indicar a localidade, o público-alvo dentre outros aspectos capazes de definir o alcance da parceria.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...27 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6142BACF" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="580583EB" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="0AD25926" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="0C54EC2D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Resultados Esperados:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...42 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="30F533E5" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49D49ED9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CDECFAF" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="42B2C1EC" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:sectPr>
-[...16 lines deleted...]
-        <w:spacing w:before="88" w:after="0"/>
+        <w:spacing w:before="88"/>
         <w:ind w:left="180"/>
         <w:rPr>
-          <w:i/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00D23972">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="520" w:right="420" w:bottom="480" w:left="560" w:header="274" w:footer="284" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="100" w:charSpace="4096"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*Obs.: jamais iniciar a execução antes da aprovação ﬁnal do instrumento.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7926798F" w14:textId="77777777" w:rsidR="00BC45CC" w:rsidRDefault="00BC45CC" w:rsidP="00BC45CC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ANEXO III</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5412689F" w14:textId="77777777" w:rsidR="00BC45CC" w:rsidRPr="005E287C" w:rsidRDefault="00BC45CC" w:rsidP="00BC45CC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E287C">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>PLANO DE AÇÃO</w:t>
+        <w:t>CRONOGRAMA DE EXECUÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7EF313AF" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:before="6" w:after="0"/>
+        <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="4344" w:type="dxa"/>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
-[...7 lines deleted...]
-        <w:tblLook w:firstRow="0" w:noVBand="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0400"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="611"/>
-        <w:gridCol w:w="892"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="681"/>
+        <w:gridCol w:w="1833"/>
+        <w:gridCol w:w="680"/>
         <w:gridCol w:w="912"/>
+        <w:gridCol w:w="1105"/>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-            <w:tcW w:w="611" w:type="dxa"/>
+      <w:tr w:rsidR="00C353B4" w14:paraId="678C7F49" w14:textId="77777777" w:rsidTr="00257A3E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:color="auto" w:fill="D9D9D9" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1F747267" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>META</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="892" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:color="auto" w:fill="D9D9D9" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1430A30A" w14:textId="77777777" w:rsidR="00EC3E4E" w:rsidRDefault="00EC3E4E" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATIVIDADADE A </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5155A2FF" w14:textId="6151A4EB" w:rsidR="00C353B4" w:rsidRDefault="00EC3E4E" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SEREM DESENVOLVIDAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9B4FE3" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Período de Execução</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D54A683" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(mês/ano)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5384AA8F" w14:textId="100F8FC7" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PRODUTO</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            <w:shd w:color="auto" w:fill="D9D9D9" w:val="clear"/>
+            <w:r w:rsidR="00EC3E4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="239007EB" w14:textId="04C9AFEF" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ESPERADO</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3E4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(S)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C353B4" w14:paraId="54063E6D" w14:textId="77777777" w:rsidTr="00257A3E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...30 lines deleted...]
-            <w:shd w:color="auto" w:fill="D9D9D9" w:val="clear"/>
+          <w:p w14:paraId="13FC0736" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...37 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="46AD677A" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3A6A9E" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Início</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3818ECB1" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Término</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3D0C1B" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...163 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00C353B4" w14:paraId="5274D6A8" w14:textId="77777777" w:rsidTr="00257A3E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E95B48A" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="203BDCEA" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A13BE54" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62798484" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADD9A49" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...143 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00C353B4" w14:paraId="1F0E82AE" w14:textId="77777777" w:rsidTr="00257A3E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="675BD9D9" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C14C79" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4B9D45" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DD472A" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7500140F" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...143 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00C353B4" w14:paraId="3D73BA93" w14:textId="77777777" w:rsidTr="00257A3E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB8112D" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52779528" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A21B49" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFD90D0" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA97ED6" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...143 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00C353B4" w14:paraId="60ADEC88" w14:textId="77777777" w:rsidTr="00257A3E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC9635C" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F57E9D" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2B686C" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E51F9B0" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E4917B" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...143 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00C353B4" w14:paraId="62CB324C" w14:textId="77777777" w:rsidTr="00257A3E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B57F6E0" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A69E34" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A65C5F" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="093259BE" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA98E76" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...291 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00C353B4" w14:paraId="3D44D655" w14:textId="77777777" w:rsidTr="00257A3E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="285585B9" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F7C433" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26749961" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="622CDF93" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E89F339" w14:textId="77777777" w:rsidR="00C353B4" w:rsidRDefault="00C353B4" w:rsidP="00257A3E">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="5B12AC70" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:before="6" w:after="0"/>
+        <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="766E2711" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:sectPr>
-[...13 lines deleted...]
-        <w:spacing w:before="1" w:after="0"/>
+        <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00D23972">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="560" w:right="520" w:bottom="420" w:left="480" w:header="274" w:footer="284" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="100" w:charSpace="4096"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>O valor estimado deve ser múltiplo da quantidade de meses para execução da meta</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7ADDA3F8" w14:textId="056B0E57" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ANEXO 6 </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ANEXO </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA54C9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>IV</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="23E85768" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:ind w:right="5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RELAÇÃO DA EQUIPE ENVOLVIDA NO PROJETO</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="236E036E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a4"/>
         <w:tblW w:w="10910" w:type="dxa"/>
-        <w:jc w:val="left"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="0" w:noVBand="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="340"/>
-        <w:gridCol w:w="2601"/>
+        <w:gridCol w:w="341"/>
+        <w:gridCol w:w="2602"/>
         <w:gridCol w:w="1137"/>
         <w:gridCol w:w="1126"/>
         <w:gridCol w:w="1125"/>
         <w:gridCol w:w="1572"/>
         <w:gridCol w:w="1453"/>
         <w:gridCol w:w="1554"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="06E4096F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="338" w:hRule="atLeast"/>
+          <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="A6A6A6" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4E8653D9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs"/>
-            <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs"/>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="A6A6A6" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="124B9137" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NOME COMPLETO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="A6A6A6" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="780E953D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MATRÍCULA ESTUDANTIL,</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="62803015" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SIAPE OU</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="6AC17742" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="1B0912D1" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(colocar CPF somente se não tiver as outras duas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="A6A6A6" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4623AEB9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>INSTITUIÇÃO QUE POSSUI VINCULO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="A6A6A6" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="61F2BE08" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CARGO NA INSTITUIÇÃO</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="3871160B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(discente, docente ou TAE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="A6A6A6" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="6567755E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MAIL </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4D0E7B07" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(preferencialmente o institucional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="A6A6A6" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="3F929A41" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">FUNÇÃO QUE DESEMPENHARÁ NO PROJETO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="A6A6A6" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="763479DD" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CARGA HORÁRIA</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="563413B6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SEMANAL</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="26E513D9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DEDICADA AO</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="3D37206F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PROJETO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="21F6167D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="754AA942" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4C4C432F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="24BA45CE" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="1914C09D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4C2DF32B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="19D691F0" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="57A96B71" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="198BC44A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="16C218D6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="78C97773" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="63F85FE6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4A83F4C3" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4351C07F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="325291F1" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="24B5A12B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="66F4C78F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5798AA17" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="3924C87D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="2F3F9379" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="3509589B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="42990F5F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="04EF79EB" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="7224EE01" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="0DCBA111" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="57EEB0A9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7AFC3907" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="45321F86" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="532C427E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="63FFC8DE" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="66C9D878" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="68825C0B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="6C11F3C6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="07C1F4B6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="36D58E4F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="39C13C46" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="4EC771E6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="2EF02635" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4DF68084" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="04AD29D0" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0229CC96" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="189A3690" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6F2C0243" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="065FADEB" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1F9FC14D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="777E0A89" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="546976F8" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6D05EFF1" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="17D2E751" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1100BE29" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="648BD30E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="632CA7B6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="432AD2F9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5CEC7CD6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="0D1071A3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="39672015" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="44469846" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="634C9CAE" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0D23A498" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2B6E057B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="36D5043E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2510A015" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="09DA0C24" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="68796778" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4AE4224D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2D04C4A2" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2AF83A78" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0FE7C93D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4A1FF31D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="46BE8417" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15DE370E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="08F2DF9E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="1725D005" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="148353D8" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0D343281" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="268238B6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6CC65A48" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="108276E4" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7817D0AE" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="44ADAAD5" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="557F7E86" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="19D59309" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="20AA1487" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="37E2482C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7EF7A49C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7D72F2B3" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3DD5AAF3" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="490BF1BC" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6A45A1BF" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0C5AFE2C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="29611126" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="31768AD3" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2BB8903A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6281D729" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2A2834C9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="637DC448" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6ADFE003" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="29A1B579" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3BBBA977" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="7C39AAEC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="0BDBAD42" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="05927746" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5EF6780B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="30682001" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="25A09052" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1BCD57FB" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2FB508E2" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4F2291A1" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="4490995B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="4B5F0CFB" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1881CCBB" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4697E9B7" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4CEDEBC5" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5E7AB9AF" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2532559A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="170AC56C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="134476DC" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="70329D0D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="7A58242D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2270D6AC" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5DE855EE" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3535764F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5F088F49" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="666DD482" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1E7E7C22" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="756CF652" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="3F152103" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="60BFDFE6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3BFD7536" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="05867FB9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="13DE8D4A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5BDF0262" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="156B53C7" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5179BB87" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="461C19C3" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="4BDE4CEA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="28A03B65" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26135A39" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4F790FF4" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7265D5E9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="47CC366B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="00507A92" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2A7AE265" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="474C0EBD" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D23972" w14:paraId="2D5F162A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="2A398832" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7C2AC22C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0F68144A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26DF0991" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="557EB95F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="799A461A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2E80566C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0C803432" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="33E22559" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:before="1" w:after="0"/>
+        <w:spacing w:before="1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="05BF83E1" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="1" w:after="0"/>
+        <w:spacing w:before="1"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1F32F93A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:jc w:val="right"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>Juazeiro do Norte-CE, data da assinatura digital.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="018FD92D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:jc w:val="right"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="068B422F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:jc w:val="right"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2776A658" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:jc w:val="right"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0DD855D2" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:jc w:val="right"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3F61174B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972"/>
+    <w:p w14:paraId="0AC76AB5" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9980" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:firstRow="0" w:noVBand="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3061"/>
         <w:gridCol w:w="398"/>
         <w:gridCol w:w="3061"/>
         <w:gridCol w:w="398"/>
         <w:gridCol w:w="3062"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00D23972" w14:paraId="3ACC5F91" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="1F556471" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NOME DO COORDENADOR</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="29FB0FDB" w14:textId="7C0E9086" w:rsidR="00D23972" w:rsidRDefault="00EC3E4E">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Cargo Ocupado</w:t>
+              <w:t>Coordenador do Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="398" w:type="dxa"/>
-            <w:tcBorders/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9BFF01" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E9296EA" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:r>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>SILVÉRIO DE PAIVA FREITAS JÚNIOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B468C6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>SILVÉRIO DE PAIVA FREITAS JÚNIOR</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Reitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C243EA2" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Reitor</w:t>
-[...10 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7583AA5C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:r>
-[...11 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+              <w:t>RESPONSÁVEL DO PARTÍCIPE 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="572B7FA2" w14:textId="342ED506" w:rsidR="00D23972" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>RESPONSÁVEL DO PARTÍCIPE 1</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Cargo</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3E4E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Cargo</w:t>
+              <w:t xml:space="preserve"> Ocupado no CNPJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...31 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:p w14:paraId="4D7AFEDD" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972"/>
+    <w:p w14:paraId="02903F2D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972"/>
+    <w:p w14:paraId="72D4617C" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972"/>
+    <w:sectPr w:rsidR="00D23972">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="560" w:right="420" w:gutter="0" w:header="274" w:top="520" w:footer="284" w:bottom="480"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
+      <w:pgMar w:top="520" w:right="420" w:bottom="480" w:left="560" w:header="274" w:footer="284" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1225D562" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRDefault="009C27F4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1FB52D67" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRDefault="009C27F4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-  <w:font w:name="Arial">
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...4 lines deleted...]
-  <w:font w:name="Segoe UI">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...9 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38219C7E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...15 lines deleted...]
-      <w:spacing w:lineRule="auto" w:line="12"/>
+      <w:spacing w:line="12" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3ED5C41B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-      <w:spacing w:lineRule="auto" w:line="12"/>
+      <w:spacing w:line="12" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F787BD2" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-      <w:spacing w:lineRule="auto" w:line="12"/>
+      <w:spacing w:line="12" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p/>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2859F432" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972"/>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4560F1C9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-      <w:spacing w:lineRule="auto" w:line="12"/>
+      <w:spacing w:line="12" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p/>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1679E8A9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972"/>
 </w:ftr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</w:hdr>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="62FBB600" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRDefault="009C27F4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3069699F" w14:textId="77777777" w:rsidR="009C27F4" w:rsidRDefault="009C27F4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="109184A7" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-      <w:rPr/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="a6"/>
       <w:tblW w:w="10910" w:type="dxa"/>
-      <w:jc w:val="left"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblCellMar>
-[...5 lines deleted...]
-      <w:tblLook w:firstRow="0" w:noVBand="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0400"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4394"/>
       <w:gridCol w:w="3119"/>
     </w:tblGrid>
-    <w:tr>
-      <w:trPr/>
+    <w:tr w:rsidR="00D23972" w14:paraId="03685059" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="399AC1A0" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00F3822D" wp14:editId="18D5A5AF">
                 <wp:extent cx="406400" cy="406400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1" name="image1.png" descr=""/>
+                <wp:docPr id="1" name="image1.png"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1" name="image1.png" descr=""/>
+                        <pic:cNvPr id="1" name="image1.png"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="406400" cy="406400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="0102F17E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="68F7247F" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4394" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="6C3FFF0A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>PLANO DE TRABALHO</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="6E28254E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t xml:space="preserve">SEM RECURSOS FINANCEIROS </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3119" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="152C1926" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="57CD8B5D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>DIARI 01.1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="53DF067A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:jc w:val="center"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7338F57A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-      <w:rPr/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="a6"/>
       <w:tblW w:w="10910" w:type="dxa"/>
-      <w:jc w:val="left"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblCellMar>
-[...5 lines deleted...]
-      <w:tblLook w:firstRow="0" w:noVBand="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0400"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4394"/>
       <w:gridCol w:w="3119"/>
     </w:tblGrid>
-    <w:tr>
-      <w:trPr/>
+    <w:tr w:rsidR="00D23972" w14:paraId="3DEEBB02" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="6B2E501D" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5741D9EE" wp14:editId="14525D03">
                 <wp:extent cx="406400" cy="406400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="2" name="image1.png" descr=""/>
+                <wp:docPr id="2" name="image1.png"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="2" name="image1.png" descr=""/>
+                        <pic:cNvPr id="2" name="image1.png"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="406400" cy="406400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="6AC4600B" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="0AA57B6A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4394" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="097C36E7" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>PLANO DE TRABALHO</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="7D52E187" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t xml:space="preserve">SEM RECURSOS FINANCEIROS </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3119" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="6FA2FF49" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="5B288E7A" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>DIARI 01.1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="0A8909A8" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:jc w:val="center"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56A67D68" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-      <w:rPr/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="a7"/>
       <w:tblW w:w="10910" w:type="dxa"/>
       <w:jc w:val="center"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblCellMar>
-[...5 lines deleted...]
-      <w:tblLook w:firstRow="0" w:noVBand="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0400"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4394"/>
       <w:gridCol w:w="3119"/>
     </w:tblGrid>
-    <w:tr>
-      <w:trPr/>
+    <w:tr w:rsidR="00D23972" w14:paraId="37C062DD" w14:textId="77777777">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="4C25DA1E" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36C6FA48" wp14:editId="0A7C6CDC">
                 <wp:extent cx="406400" cy="406400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="3" name="Figura2" descr=""/>
+                <wp:docPr id="3" name="Figura2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="3" name="Figura2" descr=""/>
+                        <pic:cNvPr id="3" name="Figura2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="406400" cy="406400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="632D9AD8" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="679A4A86" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4394" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="2529F2C3" w14:textId="26198946" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t xml:space="preserve">PLANO DE TRABALHO </w:t>
+          </w:r>
+          <w:r w:rsidR="00444707">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:t>SEM RECURSOS FINANCEIROS</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3119" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5552F4E3" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="6A897E55" w14:textId="63CA3EF4" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>DIARI 01</w:t>
           </w:r>
+          <w:r w:rsidR="00444707">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:t>.1</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="6A9D85E9" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:jc w:val="center"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p/>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C5A59AE" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972"/>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18685982" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-      <w:rPr/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="a8"/>
       <w:tblW w:w="10910" w:type="dxa"/>
-      <w:jc w:val="left"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblCellMar>
-[...5 lines deleted...]
-      <w:tblLook w:firstRow="0" w:noVBand="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0400"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4394"/>
       <w:gridCol w:w="3119"/>
     </w:tblGrid>
-    <w:tr>
-      <w:trPr/>
+    <w:tr w:rsidR="00D23972" w14:paraId="0DCD9949" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="763E7CCE" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6268D916" wp14:editId="6B5CFE6D">
                 <wp:extent cx="406400" cy="406400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="4" name="Figura3" descr=""/>
+                <wp:docPr id="4" name="Figura3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="4" name="Figura3" descr=""/>
+                        <pic:cNvPr id="4" name="Figura3"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="406400" cy="406400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="5646EDF6" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="7A23CB68" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4394" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="4A3F5B34" w14:textId="5694CEB6" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t xml:space="preserve">PLANO DE TRABALHO </w:t>
+          </w:r>
+          <w:r w:rsidR="00444707">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:t>SEM RECURSOS FINANCEIROS</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3119" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="7B9AAEA2" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="782A6766" w14:textId="7A1EBD93" w:rsidR="00D23972" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
             <w:jc w:val="center"/>
-            <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>DIARI 01</w:t>
           </w:r>
+          <w:r w:rsidR="00444707">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:t>.1</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="237E4848" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:jc w:val="center"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p/>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32DB0F28" w14:textId="77777777" w:rsidR="00D23972" w:rsidRDefault="00D23972"/>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="0"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D23972"/>
+    <w:rsid w:val="00444707"/>
+    <w:rsid w:val="00853BCF"/>
+    <w:rsid w:val="00893E7E"/>
+    <w:rsid w:val="009C27F4"/>
+    <w:rsid w:val="00A4541F"/>
+    <w:rsid w:val="00AA0D36"/>
+    <w:rsid w:val="00BC45CC"/>
+    <w:rsid w:val="00C353B4"/>
+    <w:rsid w:val="00D23972"/>
+    <w:rsid w:val="00DA7650"/>
+    <w:rsid w:val="00E42F17"/>
+    <w:rsid w:val="00E65504"/>
+    <w:rsid w:val="00EC3E4E"/>
+    <w:rsid w:val="00ED7478"/>
+    <w:rsid w:val="00FA54C9"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="42239A04"/>
+  <w15:docId w15:val="{5A94C168-0E47-4F5B-A5C1-4DC552CC5ADD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11939,52 +10015,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -12051,739 +10127,708 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="3599"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="180"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="180"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="007d23f4"/>
+    <w:rsid w:val="007D23F4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="007d23f4"/>
+    <w:rsid w:val="007D23F4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="006568ad"/>
+    <w:rsid w:val="006568AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00323137"/>
     <w:rPr>
-      <w:color w:themeColor="hyperlink" w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00003644"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00273ffa"/>
+    <w:rsid w:val="00273FFA"/>
     <w:rPr>
-      <w:color w:themeColor="followedHyperlink" w:val="800080"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00802679"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
-    <w:name w:val="Título"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
       <w:i/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpodetexto"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ndice">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...16 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="180"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealhoerodap">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealhoerodap">
     <w:name w:val="Cabeçalho e rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007d23f4"/>
+    <w:rsid w:val="007D23F4"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007d23f4"/>
+    <w:rsid w:val="007D23F4"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006568ad"/>
-    <w:pPr/>
+    <w:rsid w:val="006568AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
-  </w:style>
-[...19 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00d60c43"/>
+    <w:rsid w:val="00D60C43"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabinete@ufca.edu.br" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1f497d"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="eeece1"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4f81bd"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="c0504d"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9bbb59"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064a2"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4bacc6"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="f79646"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ff"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData roundtripDataSignature="AMtx7mhpKpRBWnCa2lt86Yvrh5jJIwKOAg==">CgMxLjAyCGguZ2pkZ3hzOAByITFBVlNvVHJKNngzbU5KMjFfY0d4M1dKcHhzXzVxeHc0Mw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/24.8.4.2$Windows_X86_64 LibreOffice_project/bb3cfa12c7b1bf994ecc5649a80400d06cd71002</Application>
+  <Pages>4</Pages>
+  <Words>596</Words>
+  <Characters>3222</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3811</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>4</Pages>
-[...3 lines deleted...]
-  <Paragraphs>190</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Lúcia Araújo</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:lpwstr>2018-12-17T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Mozilla/5.0 (Windows NT 6.3; Win64; x64) AppleWebKit/537.36 (KHTML, like Gecko) Chrome/70.0.3538.110 Safari/537.36</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:lpwstr>2019-04-08T00:00:00Z</vt:lpwstr>
   </property>
 </Properties>
 </file>