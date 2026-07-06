--- v0 (2025-11-28)
+++ v1 (2026-07-06)
@@ -1,29152 +1,23604 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49F23590" w14:textId="77777777" w:rsidR="000271F9" w:rsidRDefault="000271F9" w:rsidP="000271F9">
+    <w:p w14:paraId="7E65CCB1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. TIPO DE PROJETO (Marcar somente uma opção)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="68267190" w14:textId="2BF949CA" w:rsidR="000271F9" w:rsidRDefault="007D23F4" w:rsidP="000271F9">
+    <w:p w14:paraId="226A977E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000271F9">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. TIPO DE PROJETO </w:t>
-[...7 lines deleted...]
-        <w:t>(Marcar somente uma opção)</w:t>
+        <w:t>(    ) Ensino</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3AE72D" w14:textId="4859B6A6" w:rsidR="00E9102A" w:rsidRDefault="00E9102A" w:rsidP="000271F9">
+    <w:p w14:paraId="6E42738B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">( </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> ) Ensino</w:t>
+        <w:t>(    ) Pesquisa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12720E71" w14:textId="5014FD0F" w:rsidR="00E9102A" w:rsidRDefault="00E9102A" w:rsidP="000271F9">
+    <w:p w14:paraId="0657933C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  ) Pesquisa</w:t>
+        <w:t>(    ) Extensão</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503D19AA" w14:textId="7F8520FB" w:rsidR="00E9102A" w:rsidRDefault="00E9102A" w:rsidP="000271F9">
+    <w:p w14:paraId="68B82276" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  ) Extensão</w:t>
+        <w:t>(    ) Desenvolvimento Institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314F2F4D" w14:textId="1B2A3923" w:rsidR="00E9102A" w:rsidRDefault="00E9102A" w:rsidP="000271F9">
+    <w:p w14:paraId="7B0EF583" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  ) Desenvolvimento Institucional</w:t>
+        <w:t>(    ) Desenvolvimento Científico e Tecnológico</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDEABC3" w14:textId="4B828EE6" w:rsidR="00E9102A" w:rsidRDefault="00E9102A" w:rsidP="000271F9">
+    <w:p w14:paraId="07ED8AF8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="331" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="5958"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  ) Desenvolvimento Cientifico e Tecnológico</w:t>
+        <w:t>(    ) Fomento à Inovação</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB0E7FE" w14:textId="2EC723EA" w:rsidR="00E9102A" w:rsidRDefault="00E9102A" w:rsidP="000271F9">
-[...28 lines deleted...]
-    <w:p w14:paraId="74DC220F" w14:textId="006A2051" w:rsidR="000271F9" w:rsidRPr="000271F9" w:rsidRDefault="007D23F4" w:rsidP="00E9102A">
+    <w:p w14:paraId="3EF9009E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000271F9">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ANEXO </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ANEXO I </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AFFDC3" w14:textId="5B44AE36" w:rsidR="002E4E50" w:rsidRPr="000271F9" w:rsidRDefault="007D23F4" w:rsidP="00E9102A">
+    <w:p w14:paraId="719993E6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000271F9">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DADOS CADASTRAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA6C3C7" w14:textId="77777777" w:rsidR="002E4E50" w:rsidRDefault="002E4E50">
+    <w:p w14:paraId="2BCBCAFA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="10353" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2415"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="264"/>
         <w:gridCol w:w="303"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="88"/>
         <w:gridCol w:w="80"/>
         <w:gridCol w:w="538"/>
         <w:gridCol w:w="2413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D2F5D" w:rsidRPr="004D2F5D" w14:paraId="0814425A" w14:textId="77777777" w:rsidTr="004D2F5D">
+      <w:tr w:rsidR="00A87190" w14:paraId="27B78A2E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10350" w:type="dxa"/>
+            <w:tcW w:w="10353" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75B945AC" w14:textId="77777777" w:rsidR="004D2F5D" w:rsidRPr="004D2F5D" w:rsidRDefault="004D2F5D" w:rsidP="004D2F5D">
-[...754 lines deleted...]
-              <w:pStyle w:val="Corpodetexto"/>
+          <w:p w14:paraId="4436AC5E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...200 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...347 lines deleted...]
-          <w:p w14:paraId="42D45FE4" w14:textId="0F1A6FB0" w:rsidR="004D2F5D" w:rsidRDefault="004D2F5D" w:rsidP="004D2F5D">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="007F59EF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="55E8FC42" w14:textId="09B33001" w:rsidR="004D2F5D" w:rsidRPr="004D2F5D" w:rsidRDefault="004D2F5D" w:rsidP="004D2F5D">
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DADOS DA INSTITUIÇÃO PROPONENTE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A9D9C0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...50 lines deleted...]
-          <w:p w14:paraId="68DD982A" w14:textId="77777777" w:rsidR="00802679" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(não alterar)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F136FDE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="5CA1C5B2" w14:textId="7C19A479" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="730E3DFD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7322" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="473CBF95" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="5B85A07A" w14:textId="3C5D112D" w:rsidR="00802679" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Órgão/entidade proponente: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="008E8BCD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="452A2524" w14:textId="7E1160B3" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3031" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7795F4B0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="5391C0D7" w14:textId="625BCDD4" w:rsidR="00802679" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNPJ: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED8ED23" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="2B898643" w14:textId="7BB7AD28" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>18.621.825/0001-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="4FB12508" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10353" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="046D10CB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="3CB9BB8E" w14:textId="77777777" w:rsidR="00802679" w:rsidRPr="00802679" w:rsidRDefault="00802679" w:rsidP="00802679">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endereço: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6729F537" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="55F07E19" w14:textId="507ADABB" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Av. Tenente Raimundo Rocha, S/N Bairro Cidade Universitária, Juazeiro do Norte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="3A7A0181" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E68CE1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7FA5D7C1" w14:textId="77777777" w:rsidR="00802679" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Município: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CB77FEE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="703E6E4A" w14:textId="142613E0" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Juazeiro do Norte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B3D8C1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="61B5944E" w14:textId="5D64053F" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estado: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8F315D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="261A1029" w14:textId="13D526FC" w:rsidR="00802679" w:rsidRPr="00802679" w:rsidRDefault="00802679" w:rsidP="00802679">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C65A109" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="08BDCB1A" w14:textId="77777777" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CEP:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61DFD7D2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="50EAB15C" w14:textId="73454445" w:rsidR="00475869" w:rsidRPr="00802679" w:rsidRDefault="00475869" w:rsidP="00802679">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>63.048-080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="63676F60" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="1C94A188" w14:textId="77777777" w:rsidR="00802679" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esfera Administrativa: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="122898C9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="045F55CB" w14:textId="43590A25" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pública Federal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="7FB8DD90" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4825" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="75988B53" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="47CE89B7" w14:textId="77777777" w:rsidR="00802679" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone Fixo Institucional com DDD:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7825EAB5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="586AF189" w14:textId="1E671765" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00802679">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(88) 3221-9200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AA0FD2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="40ABEB1A" w14:textId="2C95F886" w:rsidR="00475869" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>E-mail:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="542DE50C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="1A9FBC0F" w14:textId="49E709AE" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>gabinete@ufca.edu.br</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="0CB5945D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4522" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7218E634" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="3A502B40" w14:textId="58FA1B5D" w:rsidR="00475869" w:rsidRPr="00475869" w:rsidRDefault="00475869" w:rsidP="00475869">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nº da Unidade Gestora: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404453B3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="7CFE5CF8" w14:textId="65032310" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>158719</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5831" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="184BC8C8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="1482A99F" w14:textId="1BDC92D0" w:rsidR="00475869" w:rsidRPr="004D2F5D" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Gestão (número):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E625076" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="7E07CC2F" w14:textId="3F6B22B1" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26449</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="567A17FF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7402" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0970EE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="0C311F6A" w14:textId="244D4339" w:rsidR="0054020E" w:rsidRPr="004D2F5D" w:rsidRDefault="0054020E" w:rsidP="004D2F5D">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome do Responsável: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E3E1654" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="221FD23D" w14:textId="72119794" w:rsidR="004D2F5D" w:rsidRPr="004D2F5D" w:rsidRDefault="0054020E" w:rsidP="004D2F5D">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Silvério de Paiva Freitas Júnior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2951" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEB7361" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="538ECE31" w14:textId="27F1096B" w:rsidR="0054020E" w:rsidRPr="00802679" w:rsidRDefault="0054020E" w:rsidP="004D2F5D">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79B60210" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">***.067.25*-**  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="385C2FF7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F778F7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cargo:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44E861B7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Professor Magistério Superior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F975FC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Função: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A30097A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Reitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE891B9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ato de nomeação:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="382B182F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Decreto Presidencial de 1º de junho de 2023, publicado no D.O.U em 02/06/2023, Edição: 105 | Seção: 2 | Página: 1,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="684BA2D5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matrícula SIAPE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38B2A477" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1772643</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74C7CF15" w14:textId="519D6445" w:rsidR="000271F9" w:rsidRDefault="000271F9">
+    <w:p w14:paraId="43A8DC30" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
-        <w:spacing w:before="4"/>
+        <w:spacing w:before="2"/>
         <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="7"/>
           <w:szCs w:val="7"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="401405E3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+      <w:pPr>
+        <w:spacing w:before="2"/>
         <w:rPr>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="7"/>
           <w:szCs w:val="7"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a0"/>
         <w:tblW w:w="10350" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3093"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2252"/>
+        <w:gridCol w:w="3954"/>
+        <w:gridCol w:w="2939"/>
+        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="437"/>
+        <w:gridCol w:w="2820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D2F5D" w:rsidRPr="00802679" w14:paraId="451FC8F5" w14:textId="77777777" w:rsidTr="00D40876">
+      <w:tr w:rsidR="00A87190" w14:paraId="43ACC74D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10350" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="781409C8" w14:textId="77777777" w:rsidR="004D2F5D" w:rsidRDefault="004D2F5D" w:rsidP="00D40876">
+          <w:p w14:paraId="5B32B73F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="1D905529" w14:textId="13A099E6" w:rsidR="004D2F5D" w:rsidRPr="004D2F5D" w:rsidRDefault="004D2F5D" w:rsidP="00D40876">
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DADOS DO COORDENADOR DO PROJETO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="7453173B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7530" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="56669F86" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="44216785" w14:textId="29841877" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome do Coordenador do Projeto: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A02CD9E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...62 lines deleted...]
-          <w:p w14:paraId="26191363" w14:textId="4BAB63EC" w:rsidR="00475869" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1896FC7E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="56601B23" w14:textId="36530D4E" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73613C4C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...15 lines deleted...]
-          <w:p w14:paraId="3FFE018E" w14:textId="62985D0B" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+              <w:ind w:left="84"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="3BC366E7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6893" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AF3ABB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="0E8E7763" w14:textId="2B3236AA" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unidade de Lotação: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076CDB00" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="19EFBD40" w14:textId="77777777" w:rsidR="0054020E" w:rsidRDefault="0054020E" w:rsidP="00475869">
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3457" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="761A31EA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="0A86B96E" w14:textId="0B8E7478" w:rsidR="000A35B0" w:rsidRPr="000A35B0" w:rsidRDefault="000A35B0" w:rsidP="00475869">
+              <w:ind w:left="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matrícula SIAPE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65F9D092" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...16 lines deleted...]
-            </w:r>
+              <w:ind w:left="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0054020E" w:rsidRPr="009624AB" w14:paraId="01AE3A74" w14:textId="77777777" w:rsidTr="00475869">
+      <w:tr w:rsidR="00A87190" w14:paraId="67794250" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7807" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7999E72D" w14:textId="2046A9ED" w:rsidR="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+            <w:tcW w:w="3954" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="524F7B0B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="0B8C68AC" w14:textId="6B877076" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail Institucional: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3027A4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...11 lines deleted...]
-            <w:tcW w:w="2543" w:type="dxa"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3139" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="410FD709" w14:textId="1624E7CA" w:rsidR="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+          </w:tcPr>
+          <w:p w14:paraId="286DA5D5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="24984C27" w14:textId="4067DC9E" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone Fixo Institucional com DDD: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="117F9B66" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="71"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone Celular com DDD: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0054020E" w:rsidRPr="009624AB" w14:paraId="628E6AB5" w14:textId="77777777" w:rsidTr="00475869">
+    </w:tbl>
+    <w:p w14:paraId="31F1E1FD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="341"/>
+        </w:tabs>
+        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="7"/>
+          <w:szCs w:val="7"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2777621B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="341"/>
+        </w:tabs>
+        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="7"/>
+          <w:szCs w:val="7"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="105"/>
+        <w:gridCol w:w="2985"/>
+        <w:gridCol w:w="105"/>
+        <w:gridCol w:w="285"/>
+        <w:gridCol w:w="105"/>
+        <w:gridCol w:w="375"/>
+        <w:gridCol w:w="2565"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A87190" w14:paraId="516C9C6B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3093" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="585FDB17" w14:textId="1BD3897A" w:rsidR="00475869" w:rsidRDefault="00475869" w:rsidP="00475869">
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FB6C51" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="14053628" w14:textId="45F2619E" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FISCAL TITULAR*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D773658" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="446F7EB4" w14:textId="77777777" w:rsidR="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Deverá ser preenchido pela DIARI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="2B2999DD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7545" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB99587" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="26FB50FC" w14:textId="7E97C2E3" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome do Fiscal do Convênio/Contrato: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40AA4205" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="50314CD8" w14:textId="2C016DF4" w:rsidR="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB39BD2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="125EA3B9" w14:textId="0E5DCC72" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B6DB79C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="53BBB152" w14:textId="5E339DA5" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="3AE8C2CE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7440" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="760083FB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="42B8E345" w14:textId="3E681008" w:rsidR="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unidade de Lotação: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD42614" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="0CA08C61" w14:textId="1F1C6C2A" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C58457" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="25F5A481" w14:textId="0DB365BF" w:rsidR="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matrícula SIAPE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5172C47D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="06362AED" w14:textId="206E37BD" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="2DDF5845" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E86390C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="7100EADB" w14:textId="46A7FDE7" w:rsidR="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-mail do setor de lotação: </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4E473D87" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="56EC92FD" w14:textId="4F6E891E" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E10386A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="372382EA" w14:textId="77777777" w:rsidR="000271F9" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone Fixo Institucional com DDD:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F510236" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4CCFD072" w14:textId="68621B67" w:rsidR="0054020E" w:rsidRPr="00475869" w:rsidRDefault="0054020E" w:rsidP="00475869">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CECB4E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone Celular com DDD:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="455A2236" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="0FE5AF90" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4A230F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FISCAL SUPLENTE*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732FE80A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Deverá ser preenchido pela DIARI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="3F0C1B96" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7920" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="798CD863" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome do Fiscal Suplente do Convênio/Contrato: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B564D32" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DC3B20" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D50ACD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="3CA0E3F1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7440" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8B1D69" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unidade de Lotação: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F42FC4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3045" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D95E40" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matrícula SIAPE: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2901943E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="094EFCA7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4065" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03557117" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-mail do setor de lotação: </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7FE03F57" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EAF174" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone Fixo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Institucional com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DDD: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3435" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="483DE1DB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone Celular com DDD: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090E6BEC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="540ABCB0" w14:textId="183D0671" w:rsidR="0054020E" w:rsidRDefault="0054020E" w:rsidP="0054020E">
+    <w:p w14:paraId="363F43D2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="7"/>
+          <w:szCs w:val="7"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3419AF20" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+      <w:pPr>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="7"/>
+          <w:szCs w:val="7"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a2"/>
+        <w:tblW w:w="10350" w:type="dxa"/>
+        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3407"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="2048"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="193"/>
+        <w:gridCol w:w="380"/>
+        <w:gridCol w:w="2543"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A87190" w14:paraId="60DB6177" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10350" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58601E50" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PARTÍCIPE 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A77CC09" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Caso seja dados da Fundação de Apoio, deixar em branco)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="66B4AD12" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="272"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10350" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B36F728" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipo: ( X ) Público ( ) Privado                          </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="5957CCDD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6809" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6068D3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome/Razão Social:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A245F6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4162CA01" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNPJ: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05EC67D3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="53D0EAA6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7807" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="185B1181" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endereço: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BB45D2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43727FD3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEP: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9EA948" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="74435362" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3407" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C6C4B0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Município:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34745A5F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBBBE75" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UF: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33868770" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B06B41F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone Fixo com DDD: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B38DA55" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1CDD40" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esfera Administrativa: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0160A916" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="3FF28066" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E2BEC1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome do Representante Legal: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76BCC38F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2923" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A72FCC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E17FDA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87190" w14:paraId="2835DFD5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6447" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5534975B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RG/Órgão Expedidor/Emissão:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9F50C7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3903" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EAD083" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cargo: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224E12D9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35D8AF6B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="88"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>* Se necessário, copie e cole o quadro acima para outros partícipes. Se não for o caso, apague esta informação.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782CE3DB" w14:textId="6D2E3B59" w:rsidR="0038709E" w:rsidRDefault="0038709E" w:rsidP="0054020E">
+    <w:p w14:paraId="54CE68D2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="88"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1470340D" w14:textId="77777777" w:rsidR="002E4E50" w:rsidRDefault="002E4E50">
+    <w:p w14:paraId="0D982F09" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F899165" w14:textId="77777777" w:rsidR="002E4E50" w:rsidRDefault="002E4E50">
+    <w:p w14:paraId="22513195" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C4AF06C" w14:textId="77777777" w:rsidR="00FF3177" w:rsidRDefault="00FF3177">
+    <w:p w14:paraId="1FE7D548" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46501022" w14:textId="77777777" w:rsidR="000271F9" w:rsidRDefault="000271F9">
+    <w:p w14:paraId="1BEDEED2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5512CE1F" w14:textId="471FCF76" w:rsidR="00E9102A" w:rsidRPr="00E9102A" w:rsidRDefault="007D23F4" w:rsidP="000271F9">
+    <w:p w14:paraId="11EFA298" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="0" w:right="5"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9102A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ANEXO </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ANEXO II </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9B8BC9" w14:textId="4814593B" w:rsidR="002E4E50" w:rsidRDefault="007D23F4" w:rsidP="000271F9">
+    <w:p w14:paraId="313D4C74" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="0" w:right="5"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9102A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ELABORAÇÃO DO PROJETO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB01628" w14:textId="77777777" w:rsidR="00D60C43" w:rsidRPr="00E9102A" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
+    <w:p w14:paraId="17AAD091" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="0" w:right="5"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="10910" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6658"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D60C43" w:rsidRPr="00D60C43" w14:paraId="52414592" w14:textId="77777777" w:rsidTr="00D60C43">
+      <w:tr w:rsidR="00A87190" w14:paraId="2461562A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C49530A" w14:textId="77777777" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...11 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="0F0FF6A9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Título do Projeto:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A6C6770" w14:textId="0BA15A5D" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="72767CC5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1755D10B" w14:textId="05962FFE" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="00D60C43">
-[...22 lines deleted...]
-              <w:t>*</w:t>
+          <w:p w14:paraId="469D876E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Período de Execução*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60C43" w:rsidRPr="00D60C43" w14:paraId="0D3D02A9" w14:textId="77777777" w:rsidTr="00D60C43">
+      <w:tr w:rsidR="00A87190" w14:paraId="38FA7655" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2614B1FE" w14:textId="77777777" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="45333C82" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="605C8226" w14:textId="2BAC21B7" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...11 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="59A52A5B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Início:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02FD2E33" w14:textId="325D9A07" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...11 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="3056CAD0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mês/ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308CAF61" w14:textId="77777777" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...11 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="0CAF5AAB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Término:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E21499" w14:textId="0F9F308E" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...11 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="3E360213" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mês/ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60C43" w:rsidRPr="00D60C43" w14:paraId="1F0F6E0F" w14:textId="77777777" w:rsidTr="00785657">
+      <w:tr w:rsidR="00A87190" w14:paraId="174AD4AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="069D1E77" w14:textId="77777777" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...11 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="7B9A7623" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Identificação do Objeto:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59BA3A77" w14:textId="77777777" w:rsidR="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="00D60C43">
-[...31 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="6FB3260E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46C7E557" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DB616FD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D9CE6B0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60C43" w:rsidRPr="00D60C43" w14:paraId="3F4468F3" w14:textId="77777777" w:rsidTr="00B6582F">
+      <w:tr w:rsidR="00A87190" w14:paraId="44C9351E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1C75AA" w14:textId="77777777" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...11 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="2CCD58B9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Objetivos Gerais e Específicos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11DAD69F" w14:textId="1C0C9137" w:rsidR="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...31 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="5CD17850" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B017D5C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33332CA2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D440038" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60C43" w:rsidRPr="00D60C43" w14:paraId="7A636690" w14:textId="77777777" w:rsidTr="00B12A1B">
+      <w:tr w:rsidR="00A87190" w14:paraId="7B9C7825" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="14DA3120" w14:textId="18D037D6" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...56 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="76079264" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Justificativa do Projeto:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B880602" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C5B41FC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63FF306B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FF16AD6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60C43" w:rsidRPr="00D60C43" w14:paraId="23E1E3E2" w14:textId="77777777" w:rsidTr="00B42373">
+      <w:tr w:rsidR="00A87190" w14:paraId="529A78F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3859AC08" w14:textId="06FAD9FF" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...56 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="3CBA0C91" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Resultados Esperados:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4880EA85" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14B1D3F9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="051DC144" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="618BFDF5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60C43" w:rsidRPr="00D60C43" w14:paraId="36880380" w14:textId="77777777" w:rsidTr="00671E8E">
+      <w:tr w:rsidR="00A87190" w14:paraId="07D69A64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1EA6B2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Valor total:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24930087" w14:textId="01832B5B" w:rsidR="00D60C43" w:rsidRPr="00D60C43" w:rsidRDefault="00D60C43" w:rsidP="000271F9">
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="31EDB8C8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EE3A30D" w14:textId="77777777" w:rsidR="00D60C43" w:rsidRPr="00E9102A" w:rsidRDefault="00D60C43" w:rsidP="00D60C43">
+    <w:p w14:paraId="4EED979D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="88"/>
-        <w:ind w:left="180"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9102A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">*Obs.: jamais iniciar a execução antes da aprovação </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E9102A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ﬁnal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E9102A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> do instrumento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294E6B6C" w14:textId="77777777" w:rsidR="002E4E50" w:rsidRPr="00E9102A" w:rsidRDefault="002E4E50" w:rsidP="000271F9">
+    <w:p w14:paraId="0BDE3F19" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId12"/>
+        <w:sectPr w:rsidR="00A87190">
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="520" w:right="420" w:bottom="480" w:left="560" w:header="274" w:footer="284" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05E7DFE3" w14:textId="678D1DBE" w:rsidR="004F5B36" w:rsidRDefault="004F5B36">
+    <w:p w14:paraId="68276C7C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ANEXO III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78495562" w14:textId="400F1FB8" w:rsidR="002E4E50" w:rsidRPr="005E287C" w:rsidRDefault="007D23F4">
+    <w:p w14:paraId="4B79B90C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E287C">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CRONOGRAMA DE EXECUÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC5E066" w14:textId="1674F2F3" w:rsidR="006A7392" w:rsidRPr="00E9102A" w:rsidRDefault="006A7392" w:rsidP="005E287C">
-[...35 lines deleted...]
-    <w:p w14:paraId="25DD57A3" w14:textId="1F990702" w:rsidR="002E4E50" w:rsidRDefault="002E4E50">
+    <w:p w14:paraId="17BCDFB2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="8104" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="611"/>
-        <w:gridCol w:w="893"/>
-        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="1656"/>
         <w:gridCol w:w="727"/>
-        <w:gridCol w:w="591"/>
-        <w:gridCol w:w="924"/>
+        <w:gridCol w:w="1070"/>
+        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="833"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="912"/>
+        <w:gridCol w:w="1105"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1031" w14:paraId="3C0963A9" w14:textId="77777777" w:rsidTr="00BF1031">
+      <w:tr w:rsidR="00A87190" w14:paraId="2BC7C854" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="593BC7E8" w14:textId="629DCA02" w:rsidR="00BF1031" w:rsidRDefault="00BF1031" w:rsidP="005E287C">
+          <w:p w14:paraId="43DE7D71" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>META</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1656" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6570FC3A" w14:textId="149C90FC" w:rsidR="00BF1031" w:rsidRDefault="00BF1031" w:rsidP="005E287C">
+          <w:p w14:paraId="497F205B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATIVIDADES A SEREM </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D0927C4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DESENVOLVIDAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53474279" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valor a ser utilizado para </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FCE059A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cumprimento da meta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB9E97E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Período de Execução</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="703F6D0C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(mês/ano)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A891AF5" w14:textId="6F291428" w:rsidR="00BF1031" w:rsidRDefault="00BF1031" w:rsidP="005E287C">
+          <w:p w14:paraId="4C47633D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="2B9B0EE3" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031" w:rsidP="005E287C">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PRODUTO(S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B6FAFE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...83 lines deleted...]
-              <w:t>(mês/ano)</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ESPERADO(S)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1031" w14:paraId="34DA4538" w14:textId="77777777" w:rsidTr="00BF1031">
+      <w:tr w:rsidR="00A87190" w14:paraId="6CD7E92F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F411D57" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031" w:rsidP="005E287C">
+          <w:p w14:paraId="2A5D0121" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0114D2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D88A138" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unid. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D9DAE85" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medida</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="653D019A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valor </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70735040" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Unitário (R$)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DAA941" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Qtd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="699BDBC8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valor </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B4B7833" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>total (RS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="394F0FA0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Início</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29173176" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Término</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="100F6F5F" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031" w:rsidP="005E287C">
-[...222 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="79D14884" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1031" w14:paraId="4A982F1B" w14:textId="77777777" w:rsidTr="00F87D18">
+      <w:tr w:rsidR="00A87190" w14:paraId="4C57EC6B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="349E4C69" w14:textId="238CF437" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3219AC62" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="37E63488" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF6EC44" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="157A1DD3" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D2BD2E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="08D6E805" w14:textId="57D87F35" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B04455" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="378FBC6B" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3A5AAD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5F891903" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B58AF8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="203C1BFB" w14:textId="55D8217A" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A12A0D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3D0A2E1F" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D72C63" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CE8883" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1031" w14:paraId="439449F3" w14:textId="77777777" w:rsidTr="00F87D18">
+      <w:tr w:rsidR="00A87190" w14:paraId="24F2B5B1" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B540276" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6415B51D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="70EF5908" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD1F71F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="293784E3" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25023515" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="51F1D167" w14:textId="1B86D1F7" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BB31C8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="44FB4D8F" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0871A69E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4E885E08" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B11B087" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="77DB4B6D" w14:textId="2991842C" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40ADD634" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="32E984B1" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FF5457" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49538A70" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1031" w14:paraId="1D08CE58" w14:textId="77777777" w:rsidTr="00F87D18">
+      <w:tr w:rsidR="00A87190" w14:paraId="200BEF32" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2AE5CC57" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E311A53" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4CDCF002" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCB9F86" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="52F064BA" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB38216" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="6B5511E7" w14:textId="73E51ADC" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53927EDA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="399CBF0F" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36194A96" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7CEB41E9" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="034F2AB9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4D5A6AE8" w14:textId="608C2EC6" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F26A099" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="20C4128F" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EBD98F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E063AD6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1031" w14:paraId="6E881CAB" w14:textId="77777777" w:rsidTr="00F87D18">
+      <w:tr w:rsidR="00A87190" w14:paraId="1037FAC6" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75E0CA00" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E427A3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4BB25F81" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD13CDB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1506BB4C" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59187094" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3E4C0782" w14:textId="54CDD4C9" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A3C17F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="05C8E936" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A42F5E9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="592FD695" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E0BE24" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="07A76E13" w14:textId="684C7BA2" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09EB4465" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3D367DE2" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AB9DF3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD74326" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1031" w14:paraId="4707AC93" w14:textId="77777777" w:rsidTr="00F87D18">
+      <w:tr w:rsidR="00A87190" w14:paraId="5F2DAA8A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="76C0B697" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9C3BF8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5A29C367" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB58238" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0F3A2CB3" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0051721E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="45D1802E" w14:textId="1229708E" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F939F39" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="112F448C" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D501BA2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="341159CA" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3540FA7B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5D656E8C" w14:textId="1B47FF14" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D6186D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="174ED9D6" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6873DBF8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCAB926" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1031" w14:paraId="3A51EE1D" w14:textId="77777777" w:rsidTr="00F87D18">
+      <w:tr w:rsidR="00A87190" w14:paraId="19D08DEB" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C746856" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F451C3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="68D3520E" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F199AE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0DFFC060" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A17B29" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="2783DBD3" w14:textId="6ABD23AC" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FE8A4A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0894E2EE" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="580C3424" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="755A7B25" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67391B46" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="52D27D8E" w14:textId="18AE64B7" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D8303D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="70279A28" w14:textId="77777777" w:rsidR="00BF1031" w:rsidRDefault="00BF1031">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BF458A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
             <w:pPr>
               <w:spacing w:before="6"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DB8D81" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51510857" w14:textId="2CB9E093" w:rsidR="005E287C" w:rsidRDefault="005E287C">
+    <w:p w14:paraId="70E1342E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09157023" w14:textId="0008DB64" w:rsidR="00DB422C" w:rsidRPr="00BF1031" w:rsidRDefault="00BF1031" w:rsidP="00BF1031">
+    <w:p w14:paraId="0A9BB150" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00DB422C" w:rsidRPr="00BF1031" w:rsidSect="00DB422C">
-          <w:headerReference w:type="default" r:id="rId13"/>
+        <w:sectPr w:rsidR="00A87190">
+          <w:headerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="560" w:right="520" w:bottom="420" w:left="480" w:header="274" w:footer="284" w:gutter="0"/>
           <w:cols w:space="720"/>
-          <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1031">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>(1)</w:t>
+        <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>O valor estimado deve ser múltiplo da quantidade de meses para execução da meta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589841D2" w14:textId="4DB31C90" w:rsidR="00DB422C" w:rsidRPr="00DB422C" w:rsidRDefault="007D23F4" w:rsidP="00DB422C">
+    <w:p w14:paraId="11EE136C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB422C">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ANEXO </w:t>
-[...8 lines deleted...]
-        <w:t>IV</w:t>
+        <w:t>ANEXO IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2F26A5" w14:textId="23C85CAE" w:rsidR="002E4E50" w:rsidRPr="00DB422C" w:rsidRDefault="007D23F4" w:rsidP="00DB422C">
+    <w:p w14:paraId="756BC30A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB422C">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PLANO DE APLICAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53516BDB" w14:textId="77777777" w:rsidR="002E4E50" w:rsidRPr="00E9102A" w:rsidRDefault="002E4E50">
+    <w:p w14:paraId="4226484D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a5"/>
         <w:tblW w:w="10440" w:type="dxa"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4960"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="112E6DEC" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="7A5B59FA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...26 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B07A94" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="bookmark=id.9nqy10f2ojjg" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DESPESAS</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="3C16BC7B" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="571C5086" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D97C056" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DESCRIÇÃO DAS DESPESAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BA6819" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>UNID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="47388483" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>QTDADE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4071FA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>VALOR UNITÁRIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="69615C3C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>VALOR TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="55328615" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="55E1240C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="7449FFA4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1. RECURSOS HUMANOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="7DEE28E8" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="1F91AF1D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="3930C8BC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.1 CLT</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E9102A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Salário + benefícios)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="50D2DCDF" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="3AC63BBF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F7A4B5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="61767DEE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CA0CEC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="775E7E11" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7F174530" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      -   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="6B29C3E6" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="3C22400A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8740" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="61EEEB39" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Subtotal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="25C2C592" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="7710BC3B" w14:textId="77777777" w:rsidTr="00636668">
+      <w:tr w:rsidR="00A87190" w14:paraId="29E9A8D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="08FF9CD9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Encargos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="5130E2CF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B79FEF5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7236DC16" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C557FB2" w14:textId="3BD2EC83" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="3DA62517" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="337C26E2" w14:textId="77777777" w:rsidTr="00636668">
+      <w:tr w:rsidR="00A87190" w14:paraId="0A4CF81F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="03FE1C04" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="468580DF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AADC66E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="47A20E27" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08BC1B9E" w14:textId="25C833C2" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="2F05BDBE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="58CCE0DE" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="735AC7DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D7656C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="7095904A" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="5939C8D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB224C6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.2. BOLSAS</w:t>
             </w:r>
-            <w:r w:rsidR="006F20B3" w:rsidRPr="00E9102A">
-[...48 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="163483B7" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="497C38D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34CD6A9C" w14:textId="72AED2DC" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="18DA1B19" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="477FA2BC" w14:textId="26DFCC56" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="005C5F80">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="024E5CC3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0692EBC1" w14:textId="4D1B2ED0" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="13494DAE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6AFC57" w14:textId="34CD9007" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="7E35BF76" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5F7C69" w14:textId="4C355368" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="6EFF0BFF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161D42" w:rsidRPr="00E9102A" w14:paraId="56470ED9" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="150A4367" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6B51A1" w14:textId="5C10F86A" w:rsidR="00161D42" w:rsidRPr="00E9102A" w:rsidRDefault="00161D42" w:rsidP="009624AB">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="3D9D45AE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5227441C" w14:textId="07AB921C" w:rsidR="00161D42" w:rsidRPr="00E9102A" w:rsidRDefault="00161D42" w:rsidP="005C5F80">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="5586F92E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="476CCFF8" w14:textId="03C3C00E" w:rsidR="00161D42" w:rsidRPr="00E9102A" w:rsidRDefault="00161D42" w:rsidP="009624AB">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="361232CD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34734937" w14:textId="16382A84" w:rsidR="00161D42" w:rsidRPr="00E9102A" w:rsidRDefault="00161D42" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="7333BB2F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45CCA0F1" w14:textId="37DC3709" w:rsidR="00161D42" w:rsidRPr="00E9102A" w:rsidRDefault="00161D42" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="22A0FCAD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C5F80" w:rsidRPr="00E9102A" w14:paraId="590CC2A9" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="3DEAFBED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77ADC677" w14:textId="28984DBD" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="45C895FE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2F075E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0206B3AF" w14:textId="2D6E4191" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="163A6FAD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5627F03A" w14:textId="1116A96C" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="5ADB011C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5537CEFE" w14:textId="1216D5D9" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="1EC67108" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C5F80" w:rsidRPr="00E9102A" w14:paraId="7DFBE053" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="79F84EB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5994A5CF" w14:textId="754580CA" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="7ACF7987" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="0476265C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8D4B10" w14:textId="1A56FC36" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="43AA43B4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20856BEC" w14:textId="5874F7E5" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="75F437A4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3989FEAC" w14:textId="75EB219A" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="350773F5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C5F80" w:rsidRPr="00E9102A" w14:paraId="6E239F3F" w14:textId="77777777" w:rsidTr="007022AA">
+      <w:tr w:rsidR="00A87190" w14:paraId="77C7897E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="496B0B2B" w14:textId="6A2D754C" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="45F01AEB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="274586CF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7EA1C4" w14:textId="286A26B8" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="31517A15" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28109CDE" w14:textId="46CC5874" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="1DC54B07" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="205EC120" w14:textId="066AB5C7" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="34DC0563" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C5F80" w:rsidRPr="00E9102A" w14:paraId="55EEB67C" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="5CA4BD04" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="586C9F59" w14:textId="17E72A64" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="009624AB">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="3CF2A182" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A29F664" w14:textId="5481F029" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="432AC015" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16DE4B19" w14:textId="46C02616" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="009624AB">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="5A17C6E2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68F3BFB8" w14:textId="499DD34E" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="005C5F80">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="5D35C376" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0ED42D" w14:textId="6CF9E39C" w:rsidR="005C5F80" w:rsidRPr="00E9102A" w:rsidRDefault="005C5F80" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="72986D44" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="087498BC" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="77F4683D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="42D9DA2C" w14:textId="5D51208D" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="36F43146" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9393F0" w14:textId="7CEE4EC7" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="511316B5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9F42BE" w14:textId="7FDDD982" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="645AF425" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD043B8" w14:textId="56290CD3" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="105519D8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02C2DBBD" w14:textId="1A51FB79" w:rsidR="009624AB" w:rsidRPr="00E9102A" w:rsidRDefault="009624AB" w:rsidP="009624AB">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="2BCD2440" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="2CC96E1A" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="7256C719" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="764FE6D1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009624AB" w:rsidRPr="00E9102A" w14:paraId="5C3861F8" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="3D469C40" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> DE TERCEIRO PESSOA FÍSICA</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="06210EEF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.3. SERVIÇOS DE TERCEIRO PESSOA FÍSICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="2E5B701A" w14:textId="77777777" w:rsidTr="00D84EF4">
+      <w:tr w:rsidR="00A87190" w14:paraId="0B332DC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7A135636" w14:textId="36DEF4F2" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...9 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="58E50A48" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C84D7C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="595174A0" w14:textId="49769EFF" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="50518C60" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="24F3F199" w14:textId="2CD6DA04" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="63832227" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D883B65" w14:textId="0C5AAF98" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="38C225DC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="70DD2297" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="299728A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8740" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="457028B9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Sub Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="184A2E41" w14:textId="0E0F230D" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="7AD71D97" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="2A18E90F" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="390310C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="26FEB595" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Encargos (INSS PATRONAL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="1488C9BB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAFD20A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="1A19B1F0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="285A4514" w14:textId="75C0727A" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="66CBF1AB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="4BE92681" w14:textId="77777777" w:rsidTr="006F20B3">
+      <w:tr w:rsidR="00A87190" w14:paraId="5432EA81" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="45A76C19" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="42EAD1B3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="457B98F8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="31A82CE0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26209B0E" w14:textId="72F49A78" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="1BCE4B7E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="4F862115" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="03E14CA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="405B2683" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="494D7817" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="131EDAA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="75466D12" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TOTAL 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="29D3338B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="266D1378" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4190B05F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="66CAF4D1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      -   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="214EB3E0" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="65875BE9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B63120" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="28CBE76F" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="1DADC638" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2 SERVIÇOS DE TERCEIROS PESSOA JURIDICA </w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DDD7D5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 SERVIÇOS DE TERCEIROS PESSOA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>JURÍDICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="1B2E6624" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="1FF2F81F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9A22E5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEB86E5" w14:textId="7FDE0F98" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="6A3968C8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49A2DDFA" w14:textId="24021B4D" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="3775A656" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="082A910C" w14:textId="00CBC2F0" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="377AF760" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="640B28F0" w14:textId="2267BD09" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="0370F851" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00636668" w:rsidRPr="00E9102A" w14:paraId="57F04EBF" w14:textId="77777777" w:rsidTr="00C93DD9">
+      <w:tr w:rsidR="00A87190" w14:paraId="0515D81A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="472575AF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B733B2F" w14:textId="73475F26" w:rsidR="00636668" w:rsidRPr="00E9102A" w:rsidRDefault="00636668" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="03208BCD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB24DD9" w14:textId="77777777" w:rsidR="00636668" w:rsidRPr="00E9102A" w:rsidRDefault="00636668" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="129FE70E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39613428" w14:textId="1FC56884" w:rsidR="00636668" w:rsidRPr="00E9102A" w:rsidRDefault="00636668" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="1B6FC4AE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="611AB074" w14:textId="4C70D5C3" w:rsidR="00636668" w:rsidRPr="00E9102A" w:rsidRDefault="00636668" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="29D9015B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="34372358" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="5E8C2BFF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="32102155" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TOTAL 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB8316" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="1340A83B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="32828C9E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D403B7E" w14:textId="4C67BFC9" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="5559512E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="3489F299" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="29A359F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4280D11E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="62E352EC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F11E92" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2EA406" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5763FA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="4D34EF8E" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="5AD7CAA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABE5095" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. MATERIAL DE CONSUMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="722662C1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A7856B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B624B9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="54ABB8A7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="374756D2" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="1DF83231" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="2385C59B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A019B91" w14:textId="68B5B722" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="5DFA7E7C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB9D13B" w14:textId="526ADD39" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="6DD33735" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="459CC72D" w14:textId="72DAE407" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="5AF9D620" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A91D28E" w14:textId="433567C6" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="3D987CCA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04BCC" w:rsidRPr="00E9102A" w14:paraId="699DFDD4" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="56C6D779" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="55AA4F5A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF44F42" w14:textId="1D66013B" w:rsidR="00F04BCC" w:rsidRPr="00E9102A" w:rsidRDefault="00F04BCC" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="01B30977" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10916E80" w14:textId="77777777" w:rsidR="00F04BCC" w:rsidRPr="00E9102A" w:rsidRDefault="00F04BCC" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="4C7EBE92" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3648CE9C" w14:textId="11DB194B" w:rsidR="00F04BCC" w:rsidRPr="00E9102A" w:rsidRDefault="00F04BCC" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="3561C48E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="222B13A9" w14:textId="08431DCE" w:rsidR="00F04BCC" w:rsidRPr="00E9102A" w:rsidRDefault="00F04BCC" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="02BE3A15" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="31007379" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="68F28BC5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="25451E5E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TOTAL 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="67AACBB8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E564E4D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7006AE7F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30D686DC" w14:textId="46AECEB0" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="4B6125C3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="4AFE2929" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="74A934C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE8EDEB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="71FC12AE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6593E5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="49E7AD9B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="57FBDF0F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="2B842B46" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="5FE7357F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5B0A45" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4. MATERIAL PERMANENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A5A74C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0FEB39" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBFB0A9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E94420" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="4F3C68C5" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="0A062ABB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="43FC39FB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38185F41" w14:textId="7EFC2E3E" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="3E491ACA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="15959199" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="25FF68BC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67FF7BC7" w14:textId="3B3C141F" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="5261B915" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="642E2AAD" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="12DE13E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="29A20214" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TOTAL 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4736914E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="13714796" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD40EB2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="1144AE44" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="0D22E579" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="5B2C39F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CADB33E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC2522C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD75D8A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="642C6520" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="16306F58" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="75ADD5C8" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="27B8E73F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB89F02" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5. OUTRAS DESPESAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="7E0724BE" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="481C2A1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8C155A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.1 PASSAGENS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="4DD0EAD2" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="54F6531A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="7B885D4B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="39700061" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CB6614" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4E17C2C4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="0097A735" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      -   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="5901839C" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="21991FC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="08DEE4CA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="69FBDE3D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E89C796" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="06BAC83F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="46A0CB03" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="43F2598B" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="10977B6C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6538DD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="68433DC4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A56CFB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4352BEC9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="586E0A8C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="2368BD6E" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="6143F587" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E669A8E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.2 ADIANTAMENTO DE VIAGEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="56240EBD" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="198B0057" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="072F21E0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Diárias </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="36333C15" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="6694C3D3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="74295974" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7159B53E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      -   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="0F55F94D" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="15EAE2BB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="0498C3FB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="73A31466" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="5252914D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="449D27BD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0A65A9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      -   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="5CDB22DD" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="45A8EC94" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="6F08EDB5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4494276C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B93F04" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="17B33BB2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="5205DAD5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="142E2A8D" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="101266FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7C88C360" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TOTAL 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="25BC435F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="427152FA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="108914E5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="75F34106" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      -   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="16948EBE" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="6A930246" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="2D05A94A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3C4A42" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF99FAB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6F26DC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="56328130" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="6FE290FD" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="2213DFAF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CB3097" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">6. OUTROS BENS E DIREITOS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="43A29772" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="4EA39D12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F78F358" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1C6EB5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CFD36B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="06EE9C85" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF75C7B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      -   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="1FDBF1F3" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="71BB990F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="75CD92D4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TOTAL 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="6A86C04E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8C62C0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB54799" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="1788AF59" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      -   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="43090111" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="180DE09C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EBC956" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="2497CFDF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0E5981" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="148C8C3F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="6EED1364" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="3336E5F2" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="10ACB55A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8740" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B8CCE4"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="676E8F1F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SUBTOTAL (ITENS 1 A 6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B8CCE4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="177578EC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      -   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="5D15A3D2" w14:textId="77777777" w:rsidTr="009624AB">
+      <w:tr w:rsidR="00A87190" w14:paraId="7C2B488E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB5F956" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7. DESPESAS OPERACIONAIS ADMINISTRATIVAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="4ED22F84" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="6F37D95E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...32 lines deleted...]
-              <w:t>**</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="238B7A81" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Despesas Operacionais e Administrativas**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="38E777B6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E85A95" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="46E7DB53" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="032F7618" w14:textId="6A9BAB82" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="47D5C6C9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F336FD" w:rsidRPr="00E9102A" w14:paraId="50FC5D26" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="13619A52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C086CA7" w14:textId="19D4B495" w:rsidR="00F336FD" w:rsidRPr="00E9102A" w:rsidRDefault="00F336FD" w:rsidP="00C707D0">
-[...18 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="4C9AEEDF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ressarcimento pelo uso de bens e serviços da UFCA***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3D4BC9" w14:textId="77777777" w:rsidR="00F336FD" w:rsidRPr="00E9102A" w:rsidRDefault="00F336FD" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="6ECAC770" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C914771" w14:textId="77777777" w:rsidR="00F336FD" w:rsidRPr="00E9102A" w:rsidRDefault="00F336FD" w:rsidP="00C707D0">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="7451F923" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6EA9B1" w14:textId="77777777" w:rsidR="00F336FD" w:rsidRPr="00E9102A" w:rsidRDefault="00F336FD" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="07CFB1D3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C70DDDE" w14:textId="77777777" w:rsidR="00F336FD" w:rsidRPr="00E9102A" w:rsidRDefault="00F336FD" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="45E593BD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="6BD21278" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="3A12BDCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="2269FB68" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TOTAL 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="56DE806C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F19F8E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4082C8C7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="040FC3AA" w14:textId="710F7928" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="745D4AFD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="36A51FA8" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="76AECA0E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7C083EE8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="63623786" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F90996" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="71F1ADA2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30DA02AB" w14:textId="79A7F90D" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="5F9F2080" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C707D0" w:rsidRPr="00E9102A" w14:paraId="7E9C31D0" w14:textId="77777777" w:rsidTr="000815CE">
+      <w:tr w:rsidR="00A87190" w14:paraId="4F54EE3F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8A6915" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DESPESAS TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEE16FC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF4788B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC152C6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45F5B7E2" w14:textId="3C0A5BF0" w:rsidR="00C707D0" w:rsidRPr="00E9102A" w:rsidRDefault="00C707D0" w:rsidP="00C707D0">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="46914D72" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F132207" w14:textId="77777777" w:rsidR="002E4E50" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7" w:rsidP="00DB422C">
+    <w:p w14:paraId="0844CCF1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:line="175" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9102A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*Obs.: incluir somente os elementos de despesas pertinentes ao projeto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D8A557" w14:textId="77777777" w:rsidR="00C30E47" w:rsidRPr="00E9102A" w:rsidRDefault="00C30E47" w:rsidP="00DB422C">
+    <w:p w14:paraId="5276FC29" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:line="175" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="175" w:lineRule="exact"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="26"/>
-[...6 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>** ANEXO III DA RESOLUÇÃO Nº 03/CONSUNI, DE 05 DE MARÇO DE 2020 - Do ressarcimento à Fundação de Apoio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EE3C34" w14:textId="77777777" w:rsidR="00F336FD" w:rsidRDefault="00F336FD" w:rsidP="00DB422C">
+    <w:p w14:paraId="39B49D17" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:line="175" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...20 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId14"/>
+        <w:sectPr w:rsidR="00A87190">
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="520" w:right="420" w:bottom="480" w:left="560" w:header="274" w:footer="284" w:gutter="0"/>
           <w:cols w:space="720"/>
-          <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">*** </w:t>
-[...49 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>*** ANEXO IV DA RESOLUÇÃO Nº 03/CONSUNI, DE 05 DE MARÇO DE 2020 - Do ressarcimento à UFCA (apenas projetos do tipo A, C e D)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751DDC2C" w14:textId="77777777" w:rsidR="002E4E50" w:rsidRPr="00E9102A" w:rsidRDefault="002E4E50">
+    <w:p w14:paraId="60FB6048" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="458D195C" w14:textId="342A1C5C" w:rsidR="00AD4780" w:rsidRDefault="00DB422C">
+    <w:p w14:paraId="26A99DB3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD4780">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...15 lines deleted...]
-        <w:t>V</w:t>
+        <w:t>ANEXO V</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E101236" w14:textId="25338BF6" w:rsidR="002E4E50" w:rsidRPr="00AD4780" w:rsidRDefault="007D23F4">
+    <w:p w14:paraId="541392F3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD4780">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CRONOGRAMA DE DESEMBOLSO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4997A80A" w14:textId="4556BFCF" w:rsidR="002E4E50" w:rsidRDefault="00AD4780">
+    <w:p w14:paraId="0DF95397" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="13188" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2198"/>
         <w:gridCol w:w="2198"/>
         <w:gridCol w:w="2198"/>
         <w:gridCol w:w="2198"/>
         <w:gridCol w:w="2198"/>
         <w:gridCol w:w="2198"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D865D5" w14:paraId="74923583" w14:textId="77777777" w:rsidTr="00D865D5">
+      <w:tr w:rsidR="00A87190" w14:paraId="1C9010FE" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13188" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="403962DB" w14:textId="4A8CFB4E" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="004F5B36">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="31087D21" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ANO 20XX</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2DB53A73" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>VALORES (em R$)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A35B0" w14:paraId="2ACC2A21" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="3E7F3097" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="149E7707" w14:textId="61E3568C" w:rsidR="000A35B0" w:rsidRDefault="000A35B0" w:rsidP="004F5B36">
+          <w:p w14:paraId="5DE89120" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JAN/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E49043D" w14:textId="07FA7F96" w:rsidR="000A35B0" w:rsidRDefault="000A35B0" w:rsidP="004F5B36">
+          <w:p w14:paraId="3E1462F3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>FEV/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72345094" w14:textId="459C3357" w:rsidR="000A35B0" w:rsidRDefault="000A35B0" w:rsidP="004F5B36">
+          <w:p w14:paraId="2F24D474" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MAR/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C04355A" w14:textId="4212E573" w:rsidR="000A35B0" w:rsidRDefault="000A35B0" w:rsidP="004F5B36">
+          <w:p w14:paraId="32F72741" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ABR/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="287F93A4" w14:textId="10B7E9D5" w:rsidR="000A35B0" w:rsidRDefault="000A35B0" w:rsidP="004F5B36">
+          <w:p w14:paraId="4EA9BC88" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MAI/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="414FBB2B" w14:textId="507EC863" w:rsidR="000A35B0" w:rsidRDefault="000A35B0" w:rsidP="004F5B36">
+          <w:p w14:paraId="60B29807" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JUN/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w:rsidRPr="00D865D5" w14:paraId="501FAB9D" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="16100A32" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6B655C" w14:textId="7A254C09" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="3077E7D9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="221C43C7" w14:textId="311600FD" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="03064541" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3160FC77" w14:textId="0CBCB5F6" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="229B84CA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70C22C88" w14:textId="3E9D50F2" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="4341F960" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64334C4C" w14:textId="7BEE847C" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="5508A700" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F02F938" w14:textId="085D7120" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="47FB7DA5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="70DA7366" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="7437F824" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4B28D2" w14:textId="561A5A96" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="0063DF2F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JUL/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4169CF0A" w14:textId="10D86229" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="1275B856" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>AGO/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="133888CE" w14:textId="06CE7110" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="492D7FCE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SET/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE4F5F6" w14:textId="352DEAA9" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="718CCB65" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>OUT/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBCE83C" w14:textId="0DDF2A8F" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="4163D1A2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>NOV/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36262807" w14:textId="3FFC3FAE" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="2D6E1C14" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DEZ/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w:rsidRPr="00D865D5" w14:paraId="2A909873" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="1B6A54D6" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="565F4891" w14:textId="430BC069" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="223764DB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="206FD0F9" w14:textId="34E1425A" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="4224EF10" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB0A251" w14:textId="4CED592B" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="1DF419EC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4FF0AB" w14:textId="4882A5A1" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="389335CC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D091AF" w14:textId="6323A830" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="02839C65" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5471BDF1" w14:textId="69F816DF" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="0E137489" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="52D265F4" w14:textId="77777777" w:rsidTr="00D865D5">
+      <w:tr w:rsidR="00A87190" w14:paraId="6298C014" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13188" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="370B97FC" w14:textId="476BAB02" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="59454E89" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ANO 20XX</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="52E2D1D5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>VALORES (em R$)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="413FCFD7" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="61CCEAB8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2725BB27" w14:textId="4EED967C" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="190DA818" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JAN/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D89885A" w14:textId="0BB2E34C" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="3BF6589E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>FEV/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5040E5F2" w14:textId="68C6A2B0" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="74B26C34" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MAR/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64C25B7D" w14:textId="275C301A" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="7BEDF9AD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ABR/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3CBDCE" w14:textId="16AE1A15" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="73906C89" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MAI/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="284A30D3" w14:textId="302B59CB" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="06A0CC5E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JUN/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="3FED3C40" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="690BBC31" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6614363E" w14:textId="0A208323" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="0D557402" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3071CF8D" w14:textId="1C5386A5" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="22501811" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="193424B3" w14:textId="4B6132DF" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="75B80583" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00709DA7" w14:textId="6AE96110" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="2FB85B6A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5CD31A" w14:textId="163D8AAA" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="4E97CFD8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="331B7892" w14:textId="51FD6C4E" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="310D5F3F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="40F47F59" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="1B9491E9" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E64F296" w14:textId="0230D04B" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="023F8882" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JUL/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31BB625F" w14:textId="25B38C90" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="5A649B7F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>AGO/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB9B657" w14:textId="74243672" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="60AE40C9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SET/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B953405" w14:textId="2C49A4DB" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="17F85436" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>OUT/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F98CF1" w14:textId="20463FB3" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="2CC35264" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>NOV/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A0CD65" w14:textId="42067D36" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="5C3C97B3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DEZ/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="10A2E83C" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="3A415850" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B3758A" w14:textId="0DFE4987" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="2DAE4FFE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB0E620" w14:textId="6F576967" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="133F8D88" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06796645" w14:textId="07737873" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="08254E1C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A55164B" w14:textId="73E09A22" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="1A324863" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D45220D" w14:textId="0A85F9B3" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="160FCAFE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5038084A" w14:textId="50C8F881" w:rsidR="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="76EB419F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="71ECA939" w14:textId="77777777" w:rsidTr="00D865D5">
+      <w:tr w:rsidR="00A87190" w14:paraId="68C429A5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13188" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A23FEA4" w14:textId="7F657E86" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E5D019" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ANO 20XX</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="466D4385" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>VALORES (em R$)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="5FC74799" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="6E7D0ECF" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46B19274" w14:textId="4E8CBD01" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="487E8119" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JAN/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254C4E86" w14:textId="083BAF0D" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="382B73F9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>FEV/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6D311C" w14:textId="74B73779" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="760CF3C4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MAR/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2701F57C" w14:textId="33D80E2D" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="69F09E03" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ABR/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="113368B2" w14:textId="02A49983" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="4EEAC403" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MAI/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C44358C" w14:textId="7FA1DCCD" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="1F6E88A6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JUN/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="75A40965" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="61711F47" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B53D107" w14:textId="7FA096BD" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="4EAE187B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0986F447" w14:textId="4EC3C194" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="07EDF523" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19560FA7" w14:textId="46E61A6A" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="4EE1FA02" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15A33491" w14:textId="04903193" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="4E4104B4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31244950" w14:textId="2ACA7872" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="2F5E4F66" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="581D4319" w14:textId="347B6F0D" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="5018C602" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="4BEFDF75" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="2CD1344E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0ADF70" w14:textId="7E60240E" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="4BC9DDDB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JUL/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2A7B6C" w14:textId="49542139" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="1A50E617" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>AGO/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77CD8665" w14:textId="3B8B7687" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="2C97B76E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SET/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22A9B852" w14:textId="704EE551" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="5364BDD8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>OUT/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6410DD5B" w14:textId="1DC0512F" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="5AD3DADD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>NOV/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7608D568" w14:textId="75F73C2E" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="0C80307F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DEZ/20XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865D5" w14:paraId="4591F812" w14:textId="77777777" w:rsidTr="004F5B36">
+      <w:tr w:rsidR="00A87190" w14:paraId="10C966BD" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65B1DA60" w14:textId="28CCB530" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="70D068B4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73138950" w14:textId="504FAB4F" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="064DAF77" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F87B1B4" w14:textId="1B6BCA5F" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="6D511543" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B9391C" w14:textId="113F5BBB" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="5AA98B8C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13D09E2C" w14:textId="46AED7C5" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="355B5C64" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4550BDE6" w14:textId="3C987B4E" w:rsidR="00D865D5" w:rsidRPr="00D865D5" w:rsidRDefault="00D865D5" w:rsidP="00D865D5">
+          <w:p w14:paraId="0CF43CB3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A165C60" w14:textId="77777777" w:rsidR="002E4E50" w:rsidRPr="00E9102A" w:rsidRDefault="002E4E50">
+    <w:p w14:paraId="19770D9F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4520DD18" w14:textId="77777777" w:rsidR="002E4E50" w:rsidRPr="00E9102A" w:rsidRDefault="002E4E50">
+    <w:p w14:paraId="07523FA4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18CEB92A" w14:textId="77777777" w:rsidR="002E4E50" w:rsidRPr="00E9102A" w:rsidRDefault="002E4E50">
+    <w:p w14:paraId="796036DD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DA232C2" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="7B25B6A4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="628226A6" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="70DCA33E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="361196E8" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="5B6F707E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD70BA2" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="5D3B6C10" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E63F62" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="4BAD76EE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="131A8445" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="58B86F7C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B511398" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="3699DEE2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7069A7D3" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="48086116" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2058425D" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="048172CB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74F6B53C" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="751D9B80" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3793BBA1" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="0BE381D4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3991DAA4" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="31F84D1A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B7DA689" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="1DB2A2EF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E6AB143" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="69215F0C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E1F0280" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="4048405A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76AFB3F3" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="2ED9933D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D976E1B" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="2BD56B6E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ANEXO VI </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4567F353" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="35872F2E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RELAÇÃO DA EQUIPE ENVOLVIDA NO PROJETO</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3FEE981C" w14:textId="77777777" w:rsidR="00C96BF7" w:rsidRPr="00E9102A" w:rsidRDefault="00C96BF7">
+    <w:p w14:paraId="1E29D7D9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...33 lines deleted...]
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD7008">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...59 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Art. 6º, § 1º, incisos III e IV c/c § 3º do Decreto nº 7.423/2010)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F449A5" w14:textId="77777777" w:rsidR="005133B7" w:rsidRPr="00AD7008" w:rsidRDefault="005133B7">
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="15386" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="431"/>
         <w:gridCol w:w="5360"/>
         <w:gridCol w:w="1729"/>
         <w:gridCol w:w="1259"/>
         <w:gridCol w:w="1732"/>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="3459"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="005133B7" w14:paraId="5EF3BCE4" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="0152284B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="431" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CACEC66" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_heading=h.ch9ov0mro385" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5360" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F5CC64" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NOME COMPLETO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AEC8CE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...34 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5A74AE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SIAPE, MATRÍCULA OU RG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...34 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="353B2788" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSTITUIÇÃO QUE POSSUI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>VÍNCULO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...46 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="39684AAC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CARGO NA INSTITUIÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="71058026" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MAIL </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5284AE2B" w14:textId="6BE958CD" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="00F72F63">
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="7B121F92" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(preferencialmente o institucional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="3219DA82" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="63EE1220" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E06949" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0733FD86" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...31 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="7091C11D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>***.XXX.XX*-** </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AA61A9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D714810" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="563" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE68C70" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="460" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A6A3FE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="3F8C379F" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="303F8819" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3A4113" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DF3B83" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FAE09C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="4187C093" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="563" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF3A391" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="460" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D6B530" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1124" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F1BF2B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="0363DBD8" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="151247EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="1054F8C2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D7DD81" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="42596C17" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B947A1B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="563" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1D5027" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="460" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="2198A2D7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1124" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="77ABCE32" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="2FD3DA42" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="498837EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="795E415C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFE66B3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB6B9AB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FDAA63" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="563" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7E8CEE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="460" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F14EC4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1124" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="486799E8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="0CBA1CB3" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="126259C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2BBDC4" w14:textId="6B589AA9" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="09D5F5A9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1BED5C" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="703E0C37" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="696D9E23" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="1767802F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D589C01" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="78AD5B9E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B658C6F" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="2DA0C6B8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41C94F66" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="0BF44050" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F7C40F" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="3453EAC5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="3FB6E336" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="403E3774" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="274F0B36" w14:textId="4042D4E6" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="621A71A4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6DD748" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="2B869EAF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76E8B5A0" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="66826DF2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="588CBE79" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="34C0DCF8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7411D5" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="65E9D9D4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41DCE51B" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="57567BA5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="524E16A6" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="2BD25CC8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="497E980F" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="06422995" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB6B44A" w14:textId="5EEE46DB" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="2DE22BF7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2F39D3" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="58BD7FDD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34CA1D4F" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="78DF3904" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48D32861" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="269B58B3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67C0F26B" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="30A68373" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7020E343" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="7F0DA3FF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38BB6CDD" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="495969F1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="56355778" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="582BA247" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9BEFC1" w14:textId="4C84482D" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="3341E33D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6849962E" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="01B77826" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A133F18" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="76890D3D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F687A7E" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="02CDC94A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="663040DD" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="2BAFC41F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64353952" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="1103A180" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68E4F33A" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="53575383" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="2710F82D" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="4C0CF002" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="644A8940" w14:textId="09D1BBC5" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="1CFD67E5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A803AD0" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="40877776" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="445CF9E1" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="27FEB758" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEB0F0B" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="71CC7DC3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DACFED2" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="4D019707" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70B8B8B8" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="510BC4AE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7993638D" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="4B851895" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="69DD1228" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="6008EE4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06E4D1D9" w14:textId="4FFD7B03" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="27605B70" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1742" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13531534" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="36A0A1F1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7561152C" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="4B71749D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28763C69" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="5A93919C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF852B2" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="6A46010F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03896C9B" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="1AA3922A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A18260A" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="102B1673" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="627B36F3" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="0ED0B3AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20DDB936" w14:textId="489D83D2" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...29 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="51AAE679" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75170DCD" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="24589C61" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="107972BA" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="767408B5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3309C9" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="5C7EEEEE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="270B310C" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="0CA0FEF3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="736568B5" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="176165A1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="146ECF4F" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...10 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="0E84918E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00AD7008" w14:paraId="5AAD6B76" w14:textId="77777777" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="7184D063" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="140" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="50415C31" w14:textId="18642C8B" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...29 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="7789CB70" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5360" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="767AAF8B" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="7C4E6E7C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAD6F57" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="67F19357" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27954296" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="39AE5A08" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24283023" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...19 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="70C0AE2F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34CB78AC" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="2AE733A4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE11CAC" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00AD7008" w:rsidRDefault="00F72F63" w:rsidP="00524FFA">
-[...885 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="02B4EA15" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B46D34E" w14:textId="551A7D1E" w:rsidR="00743A91" w:rsidRPr="005133B7" w:rsidRDefault="005133B7" w:rsidP="00B4668D">
+    <w:p w14:paraId="0F3B5EFB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>(continua)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFB6311" w14:textId="77C26FE7" w:rsidR="005133B7" w:rsidRDefault="005133B7" w:rsidP="00524FFA">
+    <w:p w14:paraId="73B774B5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="1"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="794BDAB7" w14:textId="124DF195" w:rsidR="005133B7" w:rsidRDefault="005133B7" w:rsidP="00524FFA">
+    <w:p w14:paraId="00DEE547" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="1"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
-        </w:rPr>
-[...138 lines deleted...]
-          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(continuação)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="15386" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="572"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1785"/>
+        <w:gridCol w:w="409"/>
+        <w:gridCol w:w="1840"/>
+        <w:gridCol w:w="2179"/>
+        <w:gridCol w:w="2179"/>
+        <w:gridCol w:w="2179"/>
+        <w:gridCol w:w="1809"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1671"/>
+        <w:gridCol w:w="1277"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="6FF1881E" w14:textId="18F7B1E2" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="3AF2002B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2217"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="1"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="020E8F77" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...177 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A28454" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FUNÇÃO QUE DESEMPENHARÁ NO PROJETO </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CBB3D0E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(conforme funções descritas no Anexo IV – Plano de Aplicação)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="06220592" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DATA DE ENTRADA NO PROJETO (Estimada)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623C775B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Para fins de controle de carga horária semanal do servidor, a DIARI deverá ser comunicada caso a estimativa não se concretize</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BBC7D4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EDF4B7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DATA DE SAÍDA DO PROJETO (Estimada)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD2157B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Para fins de controle de carga horária semanal do servidor, a DIARI deverá ser comunicada caso a estimativa não se concretize</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8ED30B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55433226" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CARGA HORÁRIA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73A11D87" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...52 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="0DE7BE0A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SEMANAL A SER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E723E22" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DEDICADA AO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08CEF193" w14:textId="4850AE31" w:rsidR="00814964" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="00814964">
-[...32 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          <w:p w14:paraId="4FC6502E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PROJETO**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FEC689" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMA DE PAGAMENTO </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68D82B16" w14:textId="2FB46D85" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...54 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="1A1336BC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Se houver</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E279047" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>recebimento de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57456B6A" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="7ED6E6A8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>valores, informar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D36B74C" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="155BA668" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>uma das opções</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5722A6C4" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="780BA27E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>abaixo. Caso</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="676483F8" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="7165BD3F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>contrário, "não se</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1627A7F9" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="671A154B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>aplica")</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A63BDFF" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="6EAFBE60" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- BOLSA PARA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F7C9E81" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="67276ACC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SERVIDOR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AD97D8C" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="6E39131C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- BOLSA PARA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64B25706" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="1E9F14CE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ESTUDANTE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28C161FD" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="57EDF196" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- RETRIBUIÇÃO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DD8F477" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="5E59DDA8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PECUNIÁRIA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27272CA2" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="389971E3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(RPA OU CLT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5371FAD6" w14:textId="24E80D8F" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...22 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="71B2F4F8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>- NÃO SE APLICA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06163AFF" w14:textId="1265AB52" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          <w:p w14:paraId="796CB052" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...26 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="59B53F16" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NÚMERO DE PARCELAS DE PAGAMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="19420E3B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">VALOR DA PARCELA </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EF3F456" w14:textId="3E2D0671" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...32 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+          <w:p w14:paraId="16289BBE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(R$)***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="220710E7" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...14 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri-Bold"/>
+          <w:p w14:paraId="2EEB853E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>VALOR TOTAL A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04202E23" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...14 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri-Bold"/>
+          <w:p w14:paraId="1C635E5D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SER RECEBIDO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61969B60" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...14 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri-Bold"/>
+          <w:p w14:paraId="2B27CA29" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EM FUNÇÃO DO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="716FFD12" w14:textId="69D3A796" w:rsidR="00F72F63" w:rsidRPr="005133B7" w:rsidRDefault="00F72F63" w:rsidP="005133B7">
-[...17 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri-Bold"/>
+          <w:p w14:paraId="30835F76" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROJETO (R$)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="04EF6E96" w14:textId="704C90CD" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="6198309F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FD4457" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F33ABD3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C539EFC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F070183" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD1E1DE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="60D2F569" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="181DAF6A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="45DF290F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="580" w:type="pct"/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D36FD18" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="4917ADD1" w14:textId="159296F7" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="5B035D0B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="268E38BA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="3922FFCD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBC3936" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EB8902" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="17F3FB01" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="05F110B6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1AC434" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="79E5A733" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="580" w:type="pct"/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4C4516" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="6B7C245B" w14:textId="7220CD08" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="46B4D4F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B15592C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0AAF38" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF0E710" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDD240F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="17BD25B9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5CEE9E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3AF704" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="17234992" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="580" w:type="pct"/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCA15D8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="719F6837" w14:textId="50C021AD" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="16EEF8FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="225AC4E0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3F813F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="124E0663" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5657B5CB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE5FE90" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="7B63E800" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="42C8346C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="758" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w14:paraId="158FE6C8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="580" w:type="pct"/>
-[...5 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C954E70" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="26A712CE" w14:textId="1668192A" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="1A37C573" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D263F0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2078F9" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="6A50D536" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A106F74" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23909221" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11CDE571" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="7C42BF6C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22E7D2A1" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="27B67E5C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32883545" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="1F1A4719" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E70562F" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="4E263BFC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD80B57" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="5621CD63" w14:textId="603833D3" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="4B741A80" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689E9322" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="236C87C0" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="267F6EB2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C6795C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="362A77F8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15A08E0B" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="16492BC2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7605CD" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="1020609C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09C96018" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="4526FDD0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D782B4C" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="03E3F6CC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7FA89B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="0EA73903" w14:textId="2BD58B53" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="0821424B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40297252" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E47313" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="11139B1E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="383293E2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0760119B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="181F7759" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="0B902C3F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3243D6" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="34FE248F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45612C8D" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="14CD5A38" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF705D3" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="250AC8C6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C510C6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="4A081B26" w14:textId="7A119A7F" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="119ABEF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF8D9DC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3267EDAB" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="2BCAC9FB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB35BCE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D5BB77" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="581597C1" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="16857E9A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6BB0C3" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="1A56A088" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71690706" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="085938EF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="653F5761" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="61E9CCCA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6162426A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="709BE658" w14:textId="71EF7EAE" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="00E411DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789CD721" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="287BD79D" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="33F5FF2E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4B5AA7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E1BBCC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="320B7D13" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="56EE2FCA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA0FF9" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="0AAC3872" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD3CE00" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="0BFE1BA6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1792AA4C" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="2E77658E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="357FBF8B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="2EEC158A" w14:textId="09AF8606" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="21257E30" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="488E0102" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="834" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11EBF402" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="0AC98CA3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7124FF29" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="335DBFB5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23FCBB6F" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="2E904751" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31AF4879" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="700CA99E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7C17CF" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="30D3FF45" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAA2F7A" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="4FF4D10F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0501DD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="6487B022" w14:textId="1E376D75" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="642548F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...31 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3666B781" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27AC54A4" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="1D9A8EF5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6AFE3B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA8043D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1937E0C9" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="74B753BA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB74442" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="3813EFEC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C2452A" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="6FE7F331" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE3FDAD" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="3069A36D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAF538E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72F63" w:rsidRPr="00E9102A" w14:paraId="1F122DF2" w14:textId="6A85CC00" w:rsidTr="00F72F63">
+      <w:tr w:rsidR="00A87190" w14:paraId="51CCE596" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="186" w:type="pct"/>
-[...31 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056C6E5E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76808325" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...18 lines deleted...]
-            <w:noWrap/>
+          <w:p w14:paraId="2BD2C8B1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5069FF26" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6E2E46" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B341E73" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="56F1E242" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5980ECEE" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="1881EBF9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="420E476B" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="4B467BCF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            <w:noWrap/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38D6AF5C" w14:textId="77777777" w:rsidR="00F72F63" w:rsidRPr="00E9102A" w:rsidRDefault="00F72F63" w:rsidP="00185E83">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="6A08918F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C50139" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...848 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="063A4088" w14:textId="461E083A" w:rsidR="00AD7008" w:rsidRPr="00AD7008" w:rsidRDefault="003A35A3" w:rsidP="005133B7">
+    <w:p w14:paraId="3C908B53" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="348"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
-        <w:spacing w:before="75" w:line="331" w:lineRule="auto"/>
-        <w:ind w:right="4764"/>
+        <w:spacing w:line="331" w:lineRule="auto"/>
+        <w:ind w:right="87"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9102A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...23 lines deleted...]
-        <w:t>ha 1 da planilha anterior</w:t>
+        <w:t>*Preencher as duas planilhas de forma vinculada, ou seja, a linha 1 desta planilha deve conter informações complementares da linha 1 da planilha anterior;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34ABD3DC" w14:textId="03CA67D8" w:rsidR="00AD7008" w:rsidRPr="00AD7008" w:rsidRDefault="00AD7008" w:rsidP="00AD7008">
+    <w:p w14:paraId="103DD535" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="348"/>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:spacing w:line="331" w:lineRule="auto"/>
+        <w:ind w:right="87"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00AD7008" w:rsidRPr="00AD7008" w:rsidSect="004E3DEA">
-          <w:headerReference w:type="default" r:id="rId15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">** A carga horária dos docentes em regime de dedicação exclusiva destinada à participação em um ou mais projetos não poderá ultrapassar o limite de 8 (oito) horas semanais, nos termos do art. 6º, §2º da Resolução CONSUNI nº 51, de 17 de dezembro de 2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2914DE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="348"/>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:spacing w:line="331" w:lineRule="auto"/>
+        <w:ind w:right="87"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A87190">
+          <w:headerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="560" w:right="964" w:bottom="420" w:left="480" w:header="274" w:footer="284" w:gutter="0"/>
           <w:cols w:space="720"/>
-          <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>*** O valor da remuneração mensal advinda de em um ou mais projetos não poderá ultrapassar o limite de 80% da remuneração regular do servidor beneficiário e a compatibilidade com a formação e a natureza do projeto (art. 16 da Resolução CONSUNI nº 03, de 05 de março de 2020) e a soma da remuneração do servidor, retribuições pecuniárias e bolsas percebidas não poderá exceder o subsídio mensal, em espécie, dos ministros do Supremo Tribunal Federal, a teor do art. 37, XI, da Constituição da República.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="616BE5CE" w14:textId="1B4AB1A7" w:rsidR="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="56124E7B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DECRETO Nº 7.423, DE 31 DE DEZEMBRO DE 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8E0294" w14:textId="77777777" w:rsidR="00E5561D" w:rsidRPr="00AB6AA8" w:rsidRDefault="00E5561D" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="1759A99D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="035BFC69" w14:textId="77777777" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="65CCB936" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">"Art. 6º O relacionamento entre a instituição apoiada e a fundação de apoio, especialmente no que diz respeito aos projetos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>especíﬁcos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> deve estar disciplinado em norma própria, aprovada pelo órgão colegiado superior da instituição apoiada, observado o disposto na Lei nº 8.958, de 1994, e neste Decreto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1AA0DC" w14:textId="77777777" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="79EA29E6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 1º Os projetos desenvolvidos com a participação das fundações de apoio devem ser baseados em plano de trabalho, no qual sejam precisamente </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>deﬁnidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEF032F" w14:textId="7DB651D4" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="2756623B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">I - </w:t>
-[...31 lines deleted...]
-        <w:t>, projeto básico, prazo de execução limitado no tempo, bem como os resultados esperados, metas e respectivos indicadores;</w:t>
+        <w:t>I - objeto, projeto básico, prazo de execução limitado no tempo, bem como os resultados esperados, metas e respectivos indicadores;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5A275F" w14:textId="41723ED7" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="380326B5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">II - </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> recursos da instituição apoiada envolvidos, com os ressarcimentos pertinentes, nos termos do art. 6º da Lei nº 8.958, de 1994;</w:t>
+        <w:t>II - os recursos da instituição apoiada envolvidos, com os ressarcimentos pertinentes, nos termos do art. 6º da Lei nº 8.958, de 1994;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A546BF" w14:textId="246A14CD" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="6BF0CD36" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">III - os participantes vinculados à instituição apoiada e autorizados a participar do projeto, na forma das normas próprias da referida instituição, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>identiﬁcados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> por seus registros funcionais, na hipótese de docentes ou servidores técnico-administrativos, observadas as disposições deste artigo, sendo informados os valores das bolsas a serem concedidas; e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1697E20F" w14:textId="2ADD4D83" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="0FFD7A32" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">IV - </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> previstos a pessoas físicas e jurídicas, por prestação de serviços, devidamente </w:t>
+        <w:t xml:space="preserve">IV - Pagamentos previstos a pessoas físicas e jurídicas, por prestação de serviços, devidamente </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>identiﬁcados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> pelos números de CPF ou CNPJ, conforme o caso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC816AA" w14:textId="77777777" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="0A458119" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>§ 2º Os projetos devem ser obrigatoriamente aprovados pelos órgãos colegiados acadêmicos competentes da instituição apoiada, segundo as mesmas regras e critérios aplicáveis aos projetos institucionais da instituição.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261A60F6" w14:textId="1290A52F" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="277640A6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">§ 3º Os projetos devem ser realizados por no mínimo dois terços de pessoas vinculadas à instituição apoiada, incluindo docentes, </w:t>
-[...19 lines deleted...]
-        <w:t>- administrativos, estudantes regulares, pesquisadores de pós-doutorado e bolsistas com vínculo formal a programas de pesquisa da instituição apoiada.</w:t>
+        <w:t>§ 3º Os projetos devem ser realizados por no mínimo dois terços de pessoas vinculadas à instituição apoiada, incluindo docentes, servidores técnicos- administrativos, estudantes regulares, pesquisadores de pós-doutorado e bolsistas com vínculo formal a programas de pesquisa da instituição apoiada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0671BE" w14:textId="5E84DCED" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="7E9AEC5A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4º Em casos devidamente </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>justiﬁcados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e aprovados pelo órgão colegiado superior da instituição apoiada poderão ser realizados projetos com a </w:t>
-[...39 lines deleted...]
-        <w:t>, observado o mínimo de um terço.</w:t>
+        <w:t xml:space="preserve"> e aprovados pelo órgão colegiado superior da instituição apoiada poderão ser realizados projetos com a colaboração das fundações de apoio, com participação de pessoas vinculadas à instituição apoiada, em proporção inferior à prevista no § 3º, observado o mínimo de um terço.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B465E96" w14:textId="34B4CCE9" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="186A46E9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 5º Em casos devidamente </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>justiﬁcados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> e aprovados pelo órgão colegiado superior da instituição apoiada, poderão ser admitidos projetos com participação de pessoas vinculadas à instituição apoiada em proporção inferior a um terço, desde que não ultrapassem o limite de dez por cento do número total de projetos realizados em colaboração com as fundações de apoio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A79528" w14:textId="07F31961" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="402F2931" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>§ 6º Para o cálculo da proporção referida no § 3</w:t>
-[...19 lines deleted...]
-        <w:t>, não se incluem os participantes externos vinculados a empresa contratada.</w:t>
+        <w:t>§ 6º Para o cálculo da proporção referida no § 3º, não se incluem os participantes externos vinculados a empresa contratada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7911F240" w14:textId="6D84F114" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="6C4C20C1" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>§ 7º Em todos os projetos deve ser incentivada a participação de estudantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40876F78" w14:textId="5E03D7E4" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="3F9171CB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">§ 8º A participação de estudantes em projetos institucionais de prestação de serviços, quando tal prestação for admitida como modalidade de extensão, nos termos da normatização própria da instituição apoiada, deverá observar a Lei </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 11.788, de 25 de setembro de 2008.</w:t>
+        <w:t>§ 8º A participação de estudantes em projetos institucionais de prestação de serviços, quando tal prestação for admitida como modalidade de extensão, nos termos da normatização própria da instituição apoiada, deverá observar a Lei nº 11.788, de 25 de setembro de 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CC2FED" w14:textId="3E76BF54" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="49C73EF4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 9º A participação de docentes e servidores técnico-administrativos nos projetos de que trata o § 1o deste artigo deve atender a legislação prevista para o corpo docente e servidores técnico-administrativos da instituição apoiada, além das disposições </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>especíﬁcas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, na forma dos §§ 3</w:t>
+        <w:t>, na forma dos §§ 3º, 4º, 5º e 6º.</w:t>
       </w:r>
-      <w:r w:rsidR="00DD2160">
+    </w:p>
+    <w:p w14:paraId="7BC6F80B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>º</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB6AA8">
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, 4</w:t>
+        <w:t>§ 10 No caso de projetos desenvolvidos em conjunto por mais de uma instituição, o percentual referido no § 3o poderá ser alcançado por meio da soma da participação de pessoas vinculadas às instituições envolvidas.</w:t>
       </w:r>
-      <w:r w:rsidR="00DD2160">
+    </w:p>
+    <w:p w14:paraId="1B26C34C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>º</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB6AA8">
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, 5</w:t>
+        <w:t xml:space="preserve">§ 11 No âmbito dos projetos de que trata o § 1o deste artigo, a instituição apoiada deve normatizar e </w:t>
       </w:r>
-      <w:r w:rsidR="00DD2160">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>º</w:t>
+        <w:t>ﬁscalizar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e 6</w:t>
+        <w:t xml:space="preserve"> a composição das equipes dos projetos, observadas as disposições do Decreto no 7.203 de 04 de junho de 2010.</w:t>
       </w:r>
-      <w:r w:rsidR="00DD2160">
+    </w:p>
+    <w:p w14:paraId="391EF37B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>º</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 12 É vedada a realização de projetos baseados em prestação de serviço de duração indeterminada, bem como aqueles que, pela não </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ﬁxação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prazo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ﬁnalização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou pela reapresentação reiterada, assim se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>conﬁgurem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02576F11" w14:textId="76CA439B" w:rsidR="00AB6AA8" w:rsidRPr="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="736F8A5A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6AA8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...153 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>§ 13 Deve haver incorporação, à conta de recursos próprios da instituição apoiada, de parcela dos ganhos econômicos decorrentes dos projetos de que trata o § 1º, observada a legislação orçamentária.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486FFA39" w14:textId="77777777" w:rsidR="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="191B8247" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DBE473E" w14:textId="77777777" w:rsidR="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="4F61A0B4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Juazeiro do Norte-CE, data da assinatura digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5EFB18" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D0DF9E" w14:textId="14B272B5" w:rsidR="00003644" w:rsidRDefault="00FF3177" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="29D3C287" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...27 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47CF979F" w14:textId="19DAF505" w:rsidR="00AB6AA8" w:rsidRDefault="00AB6AA8" w:rsidP="00AB6AA8">
-[...36 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3BDA83CB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190"/>
+    <w:p w14:paraId="48FED8EA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="9980" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3062"/>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="3062"/>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="3062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E5561D" w:rsidRPr="00E5561D" w14:paraId="22A52875" w14:textId="77777777" w:rsidTr="00E5561D">
+      <w:tr w:rsidR="00A87190" w14:paraId="1CB546E7" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F3BF8A0" w14:textId="0847938A" w:rsidR="00E5561D" w:rsidRPr="00E5561D" w:rsidRDefault="00E5561D" w:rsidP="00E5561D">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:p w14:paraId="73D45E80" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NOME DO COORDENADOR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C86F96C" w14:textId="1F9D0963" w:rsidR="00E5561D" w:rsidRPr="00E5561D" w:rsidRDefault="00E5561D" w:rsidP="00E5561D">
-[...14 lines deleted...]
-              <w:t>Cargo Ocupado</w:t>
+          <w:p w14:paraId="353A3801" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Coordenador do Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="111B9168" w14:textId="77777777" w:rsidR="00E5561D" w:rsidRPr="00E5561D" w:rsidRDefault="00E5561D" w:rsidP="00E5561D">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:p w14:paraId="15836099" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="115B702D" w14:textId="6FEDD422" w:rsidR="00E5561D" w:rsidRPr="00E5561D" w:rsidRDefault="00E5561D" w:rsidP="00E5561D">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6C1D8613" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SILVÉRIO DE PAIVA FREITAS JÚNIOR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="169E1FFE" w14:textId="5623695C" w:rsidR="00E5561D" w:rsidRPr="00E5561D" w:rsidRDefault="00E5561D" w:rsidP="00E5561D">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:p w14:paraId="43AD8575" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reitor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74B22533" w14:textId="77777777" w:rsidR="00E5561D" w:rsidRPr="00E5561D" w:rsidRDefault="00E5561D" w:rsidP="00E5561D">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:p w14:paraId="72E5AB66" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="664A4696" w14:textId="428D1074" w:rsidR="00E5561D" w:rsidRPr="00E5561D" w:rsidRDefault="00E5561D" w:rsidP="00E5561D">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6FED5659" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NOME DO PRESIDENTE DA FUNDAÇÃO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A60F48" w14:textId="22A9C729" w:rsidR="00E5561D" w:rsidRPr="00E5561D" w:rsidRDefault="00E5561D" w:rsidP="00E5561D">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7F167C8E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Presidente da Fundação de Apoio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2140DE57" w14:textId="69BA02F3" w:rsidR="00FF3177" w:rsidRDefault="00FF3177" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="716DD45F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190"/>
+    <w:p w14:paraId="1D793328" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t>Ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAC35B6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="7769" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="3686"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A87190" w14:paraId="3E6F32A6" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62955916" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NOME DO COORDENADOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16879642" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Coordenador do Projeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9C1FB7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0279A319" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SILVÉRIO DE PAIVA FREITAS JÚNIOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F72B3FA" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4AF6D6F5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190"/>
+    <w:p w14:paraId="7AA147DF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190"/>
+    <w:p w14:paraId="184F322C" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ab"/>
+        <w:tblW w:w="7769" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="3686"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A87190" w14:paraId="3834BE42" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="314474B6" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NOME DO RESPONSÁVEL LEGAL DO PARCEIRO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3E42D5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Função no CNPJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3196C19E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F8E94E0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NOME DO PRESIDENTE DA FUNDAÇÃO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BF24459" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Presidente da Fundação de Apoio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5A73BF18" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="201006CF" w14:textId="21E20792" w:rsidR="00E5561D" w:rsidRDefault="00E5561D" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="2576E2BF" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deverá permanecer somente uma das opções ou ser incluídos novos campos em caso de mais 4 signatários. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="774933BE" w14:textId="1B0BE5CA" w:rsidR="00E5561D" w:rsidRPr="00E9102A" w:rsidRDefault="00E5561D" w:rsidP="00AB6AA8">
+    <w:p w14:paraId="5CE589DC" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Excluir esse texto quando a proposta for finalizada</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E5561D" w:rsidRPr="00E9102A" w:rsidSect="00E5561D">
-      <w:headerReference w:type="default" r:id="rId16"/>
+    <w:p w14:paraId="6CE699E8" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190"/>
+    <w:sectPr w:rsidR="00A87190">
+      <w:headerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="520" w:right="420" w:bottom="480" w:left="560" w:header="274" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23FD0E56" w14:textId="77777777" w:rsidR="006325F5" w:rsidRDefault="006325F5">
+    <w:p w14:paraId="4745E647" w14:textId="77777777" w:rsidR="001D4079" w:rsidRDefault="001D4079">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B9A8884" w14:textId="77777777" w:rsidR="006325F5" w:rsidRDefault="006325F5">
+    <w:p w14:paraId="1B6C4632" w14:textId="77777777" w:rsidR="001D4079" w:rsidRDefault="001D4079">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A6D770A5-FFBB-4F25-9824-A2C0D68B2789}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{8F2089B2-40B8-4295-8FD2-E45C86AF2B90}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{4F2E0953-0427-4B6A-9E27-BF655189FA21}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{5F1FB096-D195-445D-AA37-7A5493FD276E}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{C6CFAAB5-C016-41C8-A267-2F9BAAF7B5A3}"/>
   </w:font>
-  <w:font w:name="Calibri-Bold">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{921B3DAF-E89F-4102-B392-036F994AF214}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{A905AE82-503E-4B04-AE92-A05CCE6EB593}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6DEC0B76" w14:textId="654D9988" w:rsidR="00743A91" w:rsidRDefault="00743A91">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="366FB307" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
     <w:pPr>
-      <w:pStyle w:val="Corpodetexto"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:i w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="670DF101" w14:textId="77777777" w:rsidR="006325F5" w:rsidRDefault="006325F5">
+    <w:p w14:paraId="13B029F8" w14:textId="77777777" w:rsidR="001D4079" w:rsidRDefault="001D4079">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6607F7DF" w14:textId="77777777" w:rsidR="006325F5" w:rsidRDefault="006325F5">
+    <w:p w14:paraId="002CCF7D" w14:textId="77777777" w:rsidR="001D4079" w:rsidRDefault="001D4079">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35B05463" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblStyle w:val="ac"/>
+      <w:tblW w:w="10910" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4395"/>
       <w:gridCol w:w="3118"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005D2E14" w14:paraId="472AF9C4" w14:textId="77777777" w:rsidTr="005D2E14">
+    <w:tr w:rsidR="00A87190" w14:paraId="4E44B124" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0EA33B37" w14:textId="19C590A1" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="000271F9">
+        <w:p w14:paraId="48A217B5" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="643DB58C" wp14:editId="36949021">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DE27368" wp14:editId="637223F6">
                 <wp:extent cx="406400" cy="406400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="10" name="Imagem 10"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1338052987" name="image1.png"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="406400" cy="406400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
+                        <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4B4A1F9E" w14:textId="32835DB3" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="000271F9">
+        <w:p w14:paraId="0D744802" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="68E8D52C" w14:textId="0F9672FA" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="000271F9">
+        <w:p w14:paraId="40FB329E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4395" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="293B2187" w14:textId="77777777" w:rsidR="00A613B0" w:rsidRDefault="005D2E14" w:rsidP="000271F9">
+        <w:p w14:paraId="7FD1B295" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005D2E14">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>PLANO DE TRABALHO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4746DC44" w14:textId="7E78B639" w:rsidR="005D2E14" w:rsidRPr="005D2E14" w:rsidRDefault="00A613B0" w:rsidP="000271F9">
+        <w:p w14:paraId="2ABD0081" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
-            <w:t>COM RECURSOS FINANCEIROS</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">COM RECURSOS FINANCEIROS </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3118" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="677E59C5" w14:textId="77777777" w:rsidR="00B81B90" w:rsidRPr="00B81B90" w:rsidRDefault="005D2E14" w:rsidP="00B81B90">
+        <w:p w14:paraId="2FC930CD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B81B90">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="047CEA08" w14:textId="2746F053" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="00B81B90">
+        <w:p w14:paraId="5461FD71" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r w:rsidRPr="00B81B90">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>DIARI 01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5977AE7E" w14:textId="77777777" w:rsidR="000271F9" w:rsidRPr="000271F9" w:rsidRDefault="000271F9" w:rsidP="000271F9">
+  <w:p w14:paraId="3C4C8ACB" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E917805" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblStyle w:val="ad"/>
+      <w:tblW w:w="10910" w:type="dxa"/>
       <w:jc w:val="center"/>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4395"/>
       <w:gridCol w:w="3118"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005D2E14" w14:paraId="2272D098" w14:textId="77777777" w:rsidTr="005D2E14">
+    <w:tr w:rsidR="00A87190" w14:paraId="27274880" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5BAD1A8E" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="6DB625F7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29B92E5D" wp14:editId="403462C7">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CDA83A3" wp14:editId="55F8D3F0">
                 <wp:extent cx="406400" cy="406400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1" name="Imagem 1"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1338052989" name="image1.png"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="406400" cy="406400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
+                        <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1AE0AB08" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="7FDB5FE0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="380E0588" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="1DFA0AFD" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4395" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0CF71205" w14:textId="0681635D" w:rsidR="005D2E14" w:rsidRPr="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="1C845412" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005D2E14">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
-            <w:t xml:space="preserve">PLANO DE TRABALHO </w:t>
+            <w:t>PLANO DE TRABALHO COM RECURSOS FINANCEIROS</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3118" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7D7AF499" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRPr="00E06F5E" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="1B99E6F2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E06F5E">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="710686EB" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="7A3D926D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r w:rsidRPr="00E06F5E">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>DIARI 01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7F712CED" w14:textId="77777777" w:rsidR="00DB422C" w:rsidRPr="000271F9" w:rsidRDefault="00DB422C" w:rsidP="000271F9">
+  <w:p w14:paraId="2915155E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D0BD38B" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblStyle w:val="ae"/>
+      <w:tblW w:w="10910" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4395"/>
       <w:gridCol w:w="3118"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005D2E14" w14:paraId="1FCF63FF" w14:textId="77777777" w:rsidTr="0038158B">
+    <w:tr w:rsidR="00A87190" w14:paraId="1FB0E361" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0CB9E461" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="79BF5C4D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="723BF5A4" wp14:editId="014B83C7">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45E78237" wp14:editId="5D7B64A0">
                 <wp:extent cx="406400" cy="406400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="12" name="Imagem 12"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1338052988" name="image1.png"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="406400" cy="406400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
+                        <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="527B09BF" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="3D44E9E3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5531BA2E" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="17CD834F" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4395" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6FC04FB9" w14:textId="693EB002" w:rsidR="005D2E14" w:rsidRPr="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="42331902" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005D2E14">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
-            <w:t>PLANO DE TRABALHO</w:t>
+            <w:t>PLANO DE TRABALHO COM RECURSOS FINANCEIROS</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3118" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3FBF6451" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRPr="00E06F5E" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="3D533B1E" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E06F5E">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2C7857DC" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="3D0FBC20" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r w:rsidRPr="00E06F5E">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>DIARI 01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="39E5B886" w14:textId="77777777" w:rsidR="00DB422C" w:rsidRPr="000271F9" w:rsidRDefault="00DB422C" w:rsidP="000271F9">
+  <w:p w14:paraId="600FCC37" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E5104CE" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblStyle w:val="af"/>
+      <w:tblW w:w="10910" w:type="dxa"/>
       <w:jc w:val="center"/>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4395"/>
       <w:gridCol w:w="3118"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005D2E14" w14:paraId="481F78C6" w14:textId="77777777" w:rsidTr="005D2E14">
+    <w:tr w:rsidR="00A87190" w14:paraId="775CEC7D" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5A7AAFFC" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="6532287A" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A691599" wp14:editId="2C6E8E56">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61D03680" wp14:editId="0BC7A751">
                 <wp:extent cx="406400" cy="406400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="13" name="Imagem 13"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1338052991" name="image1.png"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="406400" cy="406400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
+                        <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2FBE2B5E" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="5047C1C3" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2D928EB0" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="6BE12FD4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4395" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6A78D219" w14:textId="24F3191D" w:rsidR="005D2E14" w:rsidRPr="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="38F4B7A0" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005D2E14">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
-            <w:t xml:space="preserve">PLANO DE TRABALHO </w:t>
+            <w:t>PLANO DE TRABALHO COM RECURSOS FINANCEIROS</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3118" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3820F2F5" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRPr="00E06F5E" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="1F354646" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E06F5E">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="63156DBB" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="59D5BA67" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r w:rsidRPr="00E06F5E">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>DIARI 01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="03D99900" w14:textId="77777777" w:rsidR="00DB422C" w:rsidRPr="000271F9" w:rsidRDefault="00DB422C" w:rsidP="000271F9">
+  <w:p w14:paraId="42E966E7" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C3F2286" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblStyle w:val="af0"/>
+      <w:tblW w:w="10910" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4395"/>
       <w:gridCol w:w="3118"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005D2E14" w14:paraId="5BA299C6" w14:textId="77777777" w:rsidTr="0038158B">
+    <w:tr w:rsidR="00A87190" w14:paraId="5391194D" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="091A108F" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="1D1C5C74" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07F2282F" wp14:editId="6FFC5216">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="056A879A" wp14:editId="62E0C2C2">
                 <wp:extent cx="406400" cy="406400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="14" name="Imagem 14"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1338052990" name="image1.png"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="406400" cy="406400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
+                        <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="47F9FF36" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="641385A9" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5CC09C79" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="5BFB9516" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4395" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="643FB056" w14:textId="7F6299A3" w:rsidR="005D2E14" w:rsidRPr="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="5D934E06" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005D2E14">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
-            <w:t xml:space="preserve">PLANO DE TRABALHO </w:t>
+            <w:t>PLANO DE TRABALHO COM RECURSOS FINANCEIROS</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3118" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7A5CC009" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRPr="00E06F5E" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="77251EA2" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E06F5E">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="53400F95" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
+        <w:p w14:paraId="6615209D" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r w:rsidRPr="00E06F5E">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>DIARI 01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5D920FB0" w14:textId="77777777" w:rsidR="00AD7008" w:rsidRPr="000271F9" w:rsidRDefault="00AD7008" w:rsidP="000271F9">
+  <w:p w14:paraId="008478E4" w14:textId="77777777" w:rsidR="00A87190" w:rsidRDefault="00A87190">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1003 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002E4E50"/>
-[...113 lines deleted...]
-    <w:rsid w:val="00FF3177"/>
+    <w:rsidRoot w:val="00A87190"/>
+    <w:rsid w:val="001D4079"/>
+    <w:rsid w:val="00A87190"/>
+    <w:rsid w:val="00E7718F"/>
+    <w:rsid w:val="00F5604C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2762B46D"/>
-  <w15:docId w15:val="{BAD11409-F66D-47CC-9C01-858B507FAD13}"/>
+  <w14:docId w14:val="06CB0C87"/>
+  <w15:docId w15:val="{BEB0CF70-D784-4914-A597-7607D84955CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -29450,134 +23902,226 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="3599"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="180"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="180"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
+      <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
@@ -29711,88 +24255,273 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00802679"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D60C43"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ae">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af0">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...28 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabinete@ufca.edu.br" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albapcarvalho@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilceliodecastro@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilceliodecastro@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabinete@ufca.edu.br" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albapcarvalho@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -30059,91 +24788,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh3036PIgRvJFTQl4EE2eDEW78/UQ==">CgMxLjAyD2lkLjlucXkxMGYyb2pqZzIOaC5jaDlvdjBtcm8zODU4AHIhMS1kYjdndDFud0V6RzItSnRLUGp2dkdWZDhKVm1GeE5Q</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{620F8A5B-41FD-4357-81DE-EC0701FDB343}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1689</Words>
-  <Characters>9125</Characters>
+  <Words>1928</Words>
+  <Characters>10413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10793</CharactersWithSpaces>
+  <CharactersWithSpaces>12317</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lúcia Araújo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-12-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Mozilla/5.0 (Windows NT 6.3; Win64; x64) AppleWebKit/537.36 (KHTML, like Gecko) Chrome/70.0.3538.110 Safari/537.36</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">