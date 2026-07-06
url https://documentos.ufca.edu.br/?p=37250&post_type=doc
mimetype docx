--- v0 (2025-10-02)
+++ v1 (2026-07-06)
@@ -4,2484 +4,1442 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49F23590" w14:textId="5A8CFC96" w:rsidR="000271F9" w:rsidRDefault="00A84CD3" w:rsidP="005166AB">
+    <w:p w14:paraId="4480AF6B" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00F458E9" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
       <w:pPr>
         <w:ind w:left="180" w:right="5"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F458E9">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Este</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este documento é </w:t>
       </w:r>
-      <w:r w:rsidR="00BF02EF">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00A84CD3">
+      <w:r w:rsidRPr="00F458E9">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>obrigatório</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F458E9">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> docentes e deve ser assinado:</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para todos(as) os(as) servidores(as) docentes e deve ser assinado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E3F848" w14:textId="4E1E66BF" w:rsidR="00A84CD3" w:rsidRDefault="00A84CD3" w:rsidP="005166AB">
+    <w:p w14:paraId="17D68599" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00F458E9" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="5958"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F458E9">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...66 lines deleted...]
-        <w:t>;</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pelo(a) Servidor(a) Docente Interessado(a);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B84E0C" w14:textId="69E72537" w:rsidR="00A84CD3" w:rsidRDefault="00A84CD3" w:rsidP="005166AB">
+    <w:p w14:paraId="15380799" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00F458E9" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="5"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A84CD3">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F458E9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pelo(a) Coordenador(a) do Projeto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21882325" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:ind w:left="180" w:right="5"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pel</w:t>
-[...137 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10730"/>
+        <w:gridCol w:w="7456"/>
+        <w:gridCol w:w="3454"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C6833" w:rsidRPr="005C6833" w14:paraId="440FD23C" w14:textId="77777777" w:rsidTr="00815B15">
+      <w:tr w:rsidR="00AE70D7" w:rsidRPr="004D2F5D" w14:paraId="26DBF2C7" w14:textId="77777777" w:rsidTr="005540BA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10730" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35EC4495" w14:textId="77777777" w:rsidR="005C6833" w:rsidRPr="005C6833" w:rsidRDefault="005C6833" w:rsidP="00815B15">
+          <w:p w14:paraId="7EB8FC82" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="004D2F5D" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:spacing w:line="331" w:lineRule="auto"/>
-              <w:ind w:right="28"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C6833">
-[...5 lines deleted...]
-              <w:t>ESPECIFICAÇÃO DO PROJETO ACADÊMICO</w:t>
+          </w:p>
+          <w:p w14:paraId="19BBFEAA" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ESPECIFICAÇÕES DO PROJETO ACADÊMICO</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5C2587EA" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="004D2F5D" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6833" w14:paraId="4AF64E96" w14:textId="77777777" w:rsidTr="00815B15">
+      <w:tr w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w14:paraId="79A733BB" w14:textId="77777777" w:rsidTr="005540BA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10730" w:type="dxa"/>
+            <w:tcW w:w="3417" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0113ED" w14:textId="77777777" w:rsidR="005C6833" w:rsidRPr="005166AB" w:rsidRDefault="005C6833" w:rsidP="001757EF">
+          <w:p w14:paraId="5EFD7CCE" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="8"/>
-                <w:szCs w:val="8"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Título do Projeto:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA9D3BC" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A66338D" w14:textId="3860AC94" w:rsidR="005C6833" w:rsidRDefault="005C6833" w:rsidP="001757EF">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="372CB887" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>TÍTULO DO PROJETO:</w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Vigência (em meses):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC9833A" w14:textId="2E72710E" w:rsidR="001757EF" w:rsidRDefault="001757EF" w:rsidP="001757EF">
+          <w:p w14:paraId="49AFD5BB" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7767DF8E" w14:textId="77777777" w:rsidR="005540E3" w:rsidRDefault="005540E3" w:rsidP="001757EF">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w14:paraId="4E5FAC2F" w14:textId="77777777" w:rsidTr="005540BA">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E78941B" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Objeto:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D69D5D" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2045E6D4" w14:textId="73C95F8E" w:rsidR="005C6833" w:rsidRDefault="005C6833" w:rsidP="001757EF">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w14:paraId="388CA0B5" w14:textId="77777777" w:rsidTr="005540BA">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="475D7824" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">UNIDADE </w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Financiador:</w:t>
             </w:r>
-            <w:r w:rsidR="003A2264">
-              <w:rPr>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...42 lines deleted...]
-              <w:t>:</w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="717B3F31" w14:textId="66F830A3" w:rsidR="001757EF" w:rsidRDefault="001757EF" w:rsidP="001757EF">
+          <w:p w14:paraId="67D6DA96" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A6EC657" w14:textId="77777777" w:rsidR="005540E3" w:rsidRPr="001757EF" w:rsidRDefault="005540E3" w:rsidP="001757EF">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w14:paraId="76DB8AA2" w14:textId="77777777" w:rsidTr="005540BA">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FE0F08" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> DO PROJETO:</w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Valor total:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="542EE8FA" w14:textId="77777777" w:rsidR="001757EF" w:rsidRDefault="001757EF" w:rsidP="001757EF">
+          <w:p w14:paraId="7E93601F" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="612D474A" w14:textId="668F4C25" w:rsidR="005C6833" w:rsidRDefault="005C6833" w:rsidP="005C6833">
-[...1 lines deleted...]
-        <w:ind w:left="180" w:right="5"/>
+    <w:p w14:paraId="5F624EFA" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:ind w:right="5"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10730"/>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="2695"/>
+        <w:gridCol w:w="2834"/>
+        <w:gridCol w:w="419"/>
+        <w:gridCol w:w="2132"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A84CD3" w14:paraId="79DD7F34" w14:textId="77777777" w:rsidTr="006C4EA1">
+      <w:tr w:rsidR="00AE70D7" w:rsidRPr="004D2F5D" w14:paraId="115840EC" w14:textId="77777777" w:rsidTr="005540BA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10730" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E679DA" w14:textId="5C57C8E0" w:rsidR="00A84CD3" w:rsidRPr="005166AB" w:rsidRDefault="00A84CD3" w:rsidP="00A84CD3">
+          <w:p w14:paraId="597CBCD6" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="004D2F5D" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:spacing w:line="331" w:lineRule="auto"/>
-              <w:ind w:right="28"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005166AB">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:p>
+          <w:p w14:paraId="21654CCA" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>IDENTIFICAÇÃO DO SERVIDOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="463F9C34" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="004D2F5D" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w14:paraId="78AB5929" w14:textId="77777777" w:rsidTr="005540BA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4023" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BF62E6" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Nome do(a) Servidor(a):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2641B7C5" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="977" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4233CC79" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Matrícula SIAPE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58380882" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w14:paraId="2E080025" w14:textId="77777777" w:rsidTr="005540BA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1297" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60887659" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regime de Trabalho:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E31294B" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1235" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0A10D6" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Cargo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1299" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7034E5D7" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Classe da Carreira:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1169" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38624BF0" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Titulação:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84CD3" w14:paraId="7A838D78" w14:textId="77777777" w:rsidTr="006C4EA1">
+      <w:tr w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w14:paraId="2289DB30" w14:textId="77777777" w:rsidTr="005540BA">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10730" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="19F7CDD6" w14:textId="77777777" w:rsidR="005166AB" w:rsidRPr="005166AB" w:rsidRDefault="005166AB" w:rsidP="005166AB">
+          <w:p w14:paraId="03FA49A3" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Horário de Trabalho na Instituição:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E79C8D" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65E51E6C" w14:textId="490DF3CC" w:rsidR="00A84CD3" w:rsidRDefault="00A84CD3" w:rsidP="005166AB">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="576D98C0" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...201 lines deleted...]
-              <w:t>QUANTIDADE DE HORAS SEMANAIS QUE SERÃO DEDICADAS AO PROJETO:</w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Quantidade de Horas/semanais que serão dedicadas ao projeto:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w14:paraId="17107349" w14:textId="77777777" w:rsidTr="005540BA">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAA8752" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00273FFA" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Descrição de Atividades que serão desenvolvidas no Projeto:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3216282F" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="005540BA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13FECC6A" w14:textId="77777777" w:rsidR="002F314D" w:rsidRDefault="002F314D" w:rsidP="005166AB">
+    <w:p w14:paraId="36FFF860" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="00E22C9A" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22C9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Caso esse período seja estendido será necessária uma nova autorização </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mediante preenchimento de um novo formulário com posterior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22C9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">envio para a DIARI. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="13364EA3" w14:textId="13F9340C" w:rsidR="005166AB" w:rsidRPr="00992244" w:rsidRDefault="005166AB" w:rsidP="005166AB">
-[...4 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="14E83F96" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:ind w:right="5"/>
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00992244">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="2CDC26A0" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="001609DA" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001609DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>(A)</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>O(A) SERVIDOR(A) DOCENTE identificado(a) neste formulário DECLARA que:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992244">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="14C28665" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="001609DA" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001609DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A minha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001609DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participação no projeto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001609DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> SERVIDOR</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>não conflitará com suas atividades laborais na Universidade</w:t>
       </w:r>
-      <w:r w:rsidR="00992244" w:rsidRPr="00992244">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="001609DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, nos termos do art. 24 da Resolução n. 03/CONSUNI, de 05 de março de 2020;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216512CF" w14:textId="6986FA80" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47805">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>(A)</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Não possuo parentesco em linha reta, colateral ou por afinidade de até 3º grau com</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992244">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47805">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F314D" w:rsidRPr="00992244">
-[...7 lines deleted...]
-        <w:t>DOCENTE</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
       </w:r>
-      <w:r w:rsidR="005C6833" w:rsidRPr="00992244">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A47805">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>o coordenador ou do vice-coordenador do projeto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992244">
-[...7 lines deleted...]
-        <w:t>identificado</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; b) </w:t>
       </w:r>
-      <w:r w:rsidR="00992244" w:rsidRPr="00992244">
-[...7 lines deleted...]
-        <w:t>(a)</w:t>
+      <w:r w:rsidRPr="00A47805">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>com servidor da UFCA que atue na Direção das Fundações de Apoio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992244">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> neste formulário DECLARA que:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>; c) c</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">a) A </w:t>
+      <w:r w:rsidRPr="00A47805">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>om ocupantes de cargo de Direção Superior da UFCA</w:t>
       </w:r>
-      <w:r w:rsidR="005C6833" w:rsidRPr="00992244">
-[...59 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581367B0" w14:textId="78432AB5" w:rsidR="005166AB" w:rsidRPr="00992244" w:rsidRDefault="005166AB" w:rsidP="005166AB">
+    <w:p w14:paraId="5F58A0EC" w14:textId="39534B17" w:rsidR="0058144E" w:rsidRPr="004D30E7" w:rsidRDefault="0058144E" w:rsidP="0058144E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t>b) A soma da remuneração (salário bruto)</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="008D0132" w:rsidRPr="00992244">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> com as</w:t>
+      <w:r w:rsidRPr="004D30E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Declaro, ainda, estar ciente de que, caso seja constatada a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00992244">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> retribuições e bolsas ou quaisquer outras vantagens recebidas por mim no projeto acima especificado, não excederá mensalmente, o maior valor recebido pelo funcionalismo público federal, nos termos do artigo 37, XI, da Constituição Federal;</w:t>
+      <w:r w:rsidRPr="004D30E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>falsidade das informações prestadas ou o descumprimento do disposto nesta declaração</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D30E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, estarei sujeito(a) às sanções legais e administrativas cabíveis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7DBFD3" w14:textId="083D16E7" w:rsidR="005166AB" w:rsidRPr="00992244" w:rsidRDefault="005166AB" w:rsidP="005166AB">
+    <w:p w14:paraId="166FF00B" w14:textId="77777777" w:rsidR="0058144E" w:rsidRPr="001609DA" w:rsidRDefault="0058144E" w:rsidP="00AE70D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8F528F" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="001609DA" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032ED10E" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="001609DA" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001609DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Juazeiro do Norte/CE, data da assinatura digital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1239894C" w14:textId="77777777" w:rsidR="006C4EA1" w:rsidRPr="00992244" w:rsidRDefault="006C4EA1" w:rsidP="005166AB">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3616A8B4" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="572057C9" w14:textId="5A8437D0" w:rsidR="005C6833" w:rsidRPr="00992244" w:rsidRDefault="007A08A1" w:rsidP="005166AB">
-[...79 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1E52D816" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="001609DA" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="10B26544" w14:textId="46234EC3" w:rsidR="003A2264" w:rsidRPr="00992244" w:rsidRDefault="00BF02EF" w:rsidP="005C6833">
-[...227 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6B38948A" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="001609DA" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="54FEB2A9" w14:textId="5E265626" w:rsidR="003A2264" w:rsidRDefault="00BF02EF" w:rsidP="003A2264">
-[...155 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="74A75616" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="001609DA" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FC3CA9D" w14:textId="1540EEEF" w:rsidR="007A08A1" w:rsidRDefault="007A08A1" w:rsidP="003A2264">
-[...524 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+    <w:p w14:paraId="529E6FD2" w14:textId="77777777" w:rsidR="00AE70D7" w:rsidRPr="001609DA" w:rsidRDefault="00AE70D7" w:rsidP="00AE70D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3062"/>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="3062"/>
-        <w:gridCol w:w="397"/>
-        <w:gridCol w:w="3062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E5561D" w:rsidRPr="00E5561D" w14:paraId="22A52875" w14:textId="77777777" w:rsidTr="00E5561D">
+      <w:tr w:rsidR="003B6E59" w:rsidRPr="001609DA" w14:paraId="295F3D8C" w14:textId="77777777" w:rsidTr="005540BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29BCAD8C" w14:textId="328A8B6B" w:rsidR="006C4EA1" w:rsidRDefault="006C4EA1" w:rsidP="006C4EA1">
+          <w:p w14:paraId="23349F70" w14:textId="77777777" w:rsidR="003B6E59" w:rsidRPr="001609DA" w:rsidRDefault="003B6E59" w:rsidP="005540BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001609DA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NOME DO SERVIDOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34D53E7D" w14:textId="77777777" w:rsidR="003B6E59" w:rsidRPr="001609DA" w:rsidRDefault="003B6E59" w:rsidP="005540BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-              <w:t>SERVIDOR</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="111B9168" w14:textId="77777777" w:rsidR="00E5561D" w:rsidRPr="00E5561D" w:rsidRDefault="00E5561D" w:rsidP="00E5561D">
+          <w:p w14:paraId="3D6F33AB" w14:textId="77777777" w:rsidR="003B6E59" w:rsidRPr="001609DA" w:rsidRDefault="003B6E59" w:rsidP="005540BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BB02CC7" w14:textId="0DA92ADC" w:rsidR="006C4EA1" w:rsidRDefault="006C4EA1" w:rsidP="006C4EA1">
+          <w:p w14:paraId="6E1DECBA" w14:textId="77777777" w:rsidR="003B6E59" w:rsidRPr="001609DA" w:rsidRDefault="003B6E59" w:rsidP="005540BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Assinatura</w:t>
+            <w:r w:rsidRPr="001609DA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NOME DO COORDENADOR DO PROJETO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="169E1FFE" w14:textId="6883C8BA" w:rsidR="00E5561D" w:rsidRPr="00E5561D" w:rsidRDefault="002F314D" w:rsidP="006C4EA1">
+          <w:p w14:paraId="0D0F91F6" w14:textId="77777777" w:rsidR="003B6E59" w:rsidRPr="001609DA" w:rsidRDefault="003B6E59" w:rsidP="005540BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...64 lines deleted...]
-              <w:t>COORDENADOR DO PROJETO</w:t>
+            <w:r w:rsidRPr="001609DA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Coordenador do Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="774933BE" w14:textId="1B0BE5CA" w:rsidR="00E5561D" w:rsidRPr="00E9102A" w:rsidRDefault="00E5561D" w:rsidP="00AB6AA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E5561D" w:rsidRPr="00E9102A" w:rsidSect="00DC2E3C">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="520" w:right="420" w:bottom="480" w:left="560" w:header="274" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31419BDE" w14:textId="77777777" w:rsidR="003C6063" w:rsidRDefault="003C6063">
+    <w:p w14:paraId="14D6D626" w14:textId="77777777" w:rsidR="00F70D5C" w:rsidRDefault="00F70D5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13071471" w14:textId="77777777" w:rsidR="003C6063" w:rsidRDefault="003C6063">
+    <w:p w14:paraId="4F114B96" w14:textId="77777777" w:rsidR="00F70D5C" w:rsidRDefault="00F70D5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C28F918" w14:textId="77777777" w:rsidR="003C6063" w:rsidRDefault="003C6063">
+    <w:p w14:paraId="47270E89" w14:textId="77777777" w:rsidR="00F70D5C" w:rsidRDefault="00F70D5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69468E60" w14:textId="77777777" w:rsidR="003C6063" w:rsidRDefault="003C6063">
+    <w:p w14:paraId="11AFD611" w14:textId="77777777" w:rsidR="00F70D5C" w:rsidRDefault="00F70D5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4962"/>
       <w:gridCol w:w="2551"/>
     </w:tblGrid>
     <w:tr w:rsidR="005D2E14" w14:paraId="5BA299C6" w14:textId="77777777" w:rsidTr="001A4618">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="091A108F" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
@@ -2534,149 +1492,95 @@
             </w:drawing>
           </w:r>
         </w:p>
         <w:p w14:paraId="47F9FF36" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5CC09C79" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4962" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="643FB056" w14:textId="464542DC" w:rsidR="005D2E14" w:rsidRPr="00992244" w:rsidRDefault="005C6833" w:rsidP="005D2E14">
+        <w:p w14:paraId="643FB056" w14:textId="4A2DD7F2" w:rsidR="005D2E14" w:rsidRPr="00992244" w:rsidRDefault="00A84CD3" w:rsidP="005D2E14">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00650BAC">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
-            <w:t>AUTORIZAÇÃO</w:t>
+            <w:t xml:space="preserve">PARTICIPAÇÃO </w:t>
           </w:r>
-          <w:r w:rsidR="00A84CD3" w:rsidRPr="00650BAC">
+          <w:r w:rsidR="003B6E59">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
-            <w:t xml:space="preserve"> PARA PARTICIPAÇÃO </w:t>
-[...53 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">DE SERVIDOR DOCENTE </w:t>
           </w:r>
           <w:r w:rsidRPr="00650BAC">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
-            <w:t xml:space="preserve">DOCENTE </w:t>
+            <w:t>EM PROJETO ACADÊMICO</w:t>
           </w:r>
-          <w:r w:rsidR="00A84CD3" w:rsidRPr="00650BAC">
+          <w:r w:rsidR="00E272EF">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
-            <w:t>EM PROJETO ACADÊMICO</w:t>
+            <w:t xml:space="preserve"> COMO VOLUNTÁRIO</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7A5CC009" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRPr="00992244" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00992244">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="53400F95" w14:textId="0DAD3C9B" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
@@ -2695,51 +1599,51 @@
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00AF5077">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>.2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5D920FB0" w14:textId="77777777" w:rsidR="00AD7008" w:rsidRPr="000271F9" w:rsidRDefault="00AD7008" w:rsidP="000271F9">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00FC744E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32869AF8"/>
     <w:lvl w:ilvl="0" w:tplc="BC0220B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-4"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A1AE6B8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -3700,231 +2604,240 @@
   <w:num w:numId="3" w16cid:durableId="1647323024">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1824736004">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1679457009">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1698391554">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="818499616">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="214657751">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="820655875">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E4E50"/>
     <w:rsid w:val="00003644"/>
     <w:rsid w:val="000271F9"/>
     <w:rsid w:val="00042698"/>
     <w:rsid w:val="000448EF"/>
     <w:rsid w:val="000815CE"/>
     <w:rsid w:val="000B0D04"/>
+    <w:rsid w:val="000B3261"/>
     <w:rsid w:val="000D5624"/>
     <w:rsid w:val="001166CB"/>
     <w:rsid w:val="00130CEA"/>
     <w:rsid w:val="001424BA"/>
     <w:rsid w:val="001440C6"/>
     <w:rsid w:val="00161D42"/>
     <w:rsid w:val="001757EF"/>
     <w:rsid w:val="00184EB2"/>
     <w:rsid w:val="001A4618"/>
     <w:rsid w:val="001C47FA"/>
     <w:rsid w:val="001F4DA5"/>
     <w:rsid w:val="001F5D2E"/>
     <w:rsid w:val="00273FFA"/>
+    <w:rsid w:val="002A302A"/>
     <w:rsid w:val="002E4E50"/>
     <w:rsid w:val="002F314D"/>
     <w:rsid w:val="003167FC"/>
     <w:rsid w:val="00323137"/>
     <w:rsid w:val="003234A7"/>
     <w:rsid w:val="00337356"/>
     <w:rsid w:val="00371A85"/>
     <w:rsid w:val="0038709E"/>
     <w:rsid w:val="003A2264"/>
     <w:rsid w:val="003A35A3"/>
     <w:rsid w:val="003A4573"/>
+    <w:rsid w:val="003B6E59"/>
     <w:rsid w:val="003C6063"/>
     <w:rsid w:val="003C7B4C"/>
+    <w:rsid w:val="003D1087"/>
     <w:rsid w:val="004422C1"/>
     <w:rsid w:val="00473613"/>
     <w:rsid w:val="004754E0"/>
     <w:rsid w:val="00475869"/>
     <w:rsid w:val="00493BEB"/>
     <w:rsid w:val="004D2F5D"/>
     <w:rsid w:val="004E3DEA"/>
     <w:rsid w:val="004F5B36"/>
     <w:rsid w:val="005116DC"/>
     <w:rsid w:val="005166AB"/>
     <w:rsid w:val="00524FFA"/>
     <w:rsid w:val="0054020E"/>
     <w:rsid w:val="005540E3"/>
+    <w:rsid w:val="0058144E"/>
     <w:rsid w:val="005A0DD4"/>
     <w:rsid w:val="005A5F07"/>
     <w:rsid w:val="005B4FBE"/>
     <w:rsid w:val="005C5F80"/>
     <w:rsid w:val="005C6833"/>
     <w:rsid w:val="005D2E14"/>
     <w:rsid w:val="005E287C"/>
     <w:rsid w:val="005E6DEC"/>
     <w:rsid w:val="00636668"/>
     <w:rsid w:val="00650BAC"/>
     <w:rsid w:val="006568AD"/>
     <w:rsid w:val="006A7392"/>
     <w:rsid w:val="006C4EA1"/>
     <w:rsid w:val="006D0A07"/>
     <w:rsid w:val="006F20B3"/>
     <w:rsid w:val="0072724E"/>
     <w:rsid w:val="00743A91"/>
     <w:rsid w:val="007A08A1"/>
     <w:rsid w:val="007B6458"/>
     <w:rsid w:val="007D23F4"/>
     <w:rsid w:val="007D746B"/>
     <w:rsid w:val="00802679"/>
     <w:rsid w:val="008070FB"/>
     <w:rsid w:val="00835CC0"/>
     <w:rsid w:val="008879C5"/>
     <w:rsid w:val="008D0132"/>
     <w:rsid w:val="008F2FD5"/>
+    <w:rsid w:val="008F3D01"/>
     <w:rsid w:val="00912C2B"/>
     <w:rsid w:val="00913BC4"/>
     <w:rsid w:val="009564BC"/>
     <w:rsid w:val="009624AB"/>
     <w:rsid w:val="00992244"/>
     <w:rsid w:val="009A7342"/>
     <w:rsid w:val="00A84CD3"/>
     <w:rsid w:val="00AB6AA8"/>
     <w:rsid w:val="00AD4780"/>
     <w:rsid w:val="00AD7008"/>
     <w:rsid w:val="00AE4544"/>
+    <w:rsid w:val="00AE70D7"/>
     <w:rsid w:val="00AF5077"/>
+    <w:rsid w:val="00B07072"/>
     <w:rsid w:val="00B41A68"/>
     <w:rsid w:val="00B452C9"/>
     <w:rsid w:val="00B900E2"/>
     <w:rsid w:val="00BF02EF"/>
     <w:rsid w:val="00C308A2"/>
     <w:rsid w:val="00C30E47"/>
     <w:rsid w:val="00C66225"/>
     <w:rsid w:val="00C707D0"/>
     <w:rsid w:val="00C732D9"/>
     <w:rsid w:val="00C96BF7"/>
     <w:rsid w:val="00CA0A5F"/>
     <w:rsid w:val="00CB796F"/>
     <w:rsid w:val="00CE425A"/>
     <w:rsid w:val="00CF5833"/>
     <w:rsid w:val="00D60C43"/>
     <w:rsid w:val="00D91D28"/>
     <w:rsid w:val="00DB422C"/>
     <w:rsid w:val="00DC2E3C"/>
     <w:rsid w:val="00E056CF"/>
     <w:rsid w:val="00E225FF"/>
+    <w:rsid w:val="00E272EF"/>
     <w:rsid w:val="00E5561D"/>
     <w:rsid w:val="00E61042"/>
     <w:rsid w:val="00E82D77"/>
     <w:rsid w:val="00E9102A"/>
     <w:rsid w:val="00EB1266"/>
     <w:rsid w:val="00EB5692"/>
     <w:rsid w:val="00EE3436"/>
     <w:rsid w:val="00EF3424"/>
     <w:rsid w:val="00F04BCC"/>
+    <w:rsid w:val="00F70D5C"/>
     <w:rsid w:val="00FA228A"/>
     <w:rsid w:val="00FB6AC9"/>
     <w:rsid w:val="00FF3177"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2762B46D"/>
   <w15:docId w15:val="{BAD11409-F66D-47CC-9C01-858B507FAD13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4543,84 +3456,84 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D60C43"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="789789470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1099057529">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diari@ufca.edu.br" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diari@ufca.edu.br" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4886,76 +3799,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{620F8A5B-41FD-4357-81DE-EC0701FDB343}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2373</Characters>
+  <Pages>1</Pages>
+  <Words>250</Words>
+  <Characters>1352</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2807</CharactersWithSpaces>
+  <CharactersWithSpaces>1599</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Lúcia Araújo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-12-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Mozilla/5.0 (Windows NT 6.3; Win64; x64) AppleWebKit/537.36 (KHTML, like Gecko) Chrome/70.0.3538.110 Safari/537.36</vt:lpwstr>
   </property>