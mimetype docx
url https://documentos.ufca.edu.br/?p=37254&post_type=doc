--- v0 (2025-10-02)
+++ v1 (2026-07-06)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="49F23590" w14:textId="44850B44" w:rsidR="000271F9" w:rsidRDefault="00A84CD3" w:rsidP="005166AB">
       <w:pPr>
         <w:ind w:left="180" w:right="5"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Este</w:t>
       </w:r>
       <w:r w:rsidR="00BF02EF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> documento</w:t>
@@ -191,111 +191,103 @@
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nteressad</w:t>
       </w:r>
       <w:r w:rsidR="00CF551B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B84E0C" w14:textId="7D8CE4A7" w:rsidR="00A84CD3" w:rsidRDefault="00A84CD3" w:rsidP="005166AB">
+    <w:p w14:paraId="74B84E0C" w14:textId="5A115197" w:rsidR="00A84CD3" w:rsidRDefault="00A84CD3" w:rsidP="005166AB">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="5"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84CD3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pel</w:t>
       </w:r>
       <w:r w:rsidR="005C6833">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00CF551B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A84CD3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diretor</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> da Unidade Acadêmica</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C487C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chefia Imediata</w:t>
       </w:r>
       <w:r w:rsidR="005C6833">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> do</w:t>
       </w:r>
       <w:r w:rsidR="00CF551B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidR="005C6833">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -362,1386 +354,1640 @@
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> do Projeto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F1A7DB" w14:textId="77777777" w:rsidR="008C7D01" w:rsidRDefault="008C7D01" w:rsidP="008C7D01">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="540" w:right="5"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10730"/>
+        <w:gridCol w:w="7456"/>
+        <w:gridCol w:w="3454"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C6833" w:rsidRPr="005C6833" w14:paraId="440FD23C" w14:textId="77777777" w:rsidTr="00815B15">
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="004D2F5D" w14:paraId="1E0798AF" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10730" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35EC4495" w14:textId="77777777" w:rsidR="005C6833" w:rsidRPr="005C6833" w:rsidRDefault="005C6833" w:rsidP="00815B15">
+          <w:p w14:paraId="6563BEB3" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="004D2F5D" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:spacing w:line="331" w:lineRule="auto"/>
-              <w:ind w:right="28"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C6833">
-[...5 lines deleted...]
-              <w:t>ESPECIFICAÇÃO DO PROJETO ACADÊMICO</w:t>
+          </w:p>
+          <w:p w14:paraId="3E97BA0F" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ESPECIFICAÇÕES DO PROJETO ACADÊMICO</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC9B3E7" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="004D2F5D" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6833" w14:paraId="4AF64E96" w14:textId="77777777" w:rsidTr="00815B15">
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w14:paraId="6F75343B" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10730" w:type="dxa"/>
+            <w:tcW w:w="3417" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0113ED" w14:textId="77777777" w:rsidR="005C6833" w:rsidRPr="005166AB" w:rsidRDefault="005C6833" w:rsidP="001757EF">
+          <w:p w14:paraId="24793D67" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="8"/>
-                <w:szCs w:val="8"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Título do Projeto:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A356B5D" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A66338D" w14:textId="3860AC94" w:rsidR="005C6833" w:rsidRDefault="005C6833" w:rsidP="001757EF">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E64AB8C" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>TÍTULO DO PROJETO:</w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Vigência (em meses):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC9833A" w14:textId="77777777" w:rsidR="001757EF" w:rsidRDefault="001757EF" w:rsidP="001757EF">
+          <w:p w14:paraId="0715EEC2" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F8CDC88" w14:textId="77777777" w:rsidR="00F57678" w:rsidRDefault="00F57678" w:rsidP="001757EF">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w14:paraId="20B8A26E" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E61BEA1" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Objeto:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06DB28CB" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2045E6D4" w14:textId="1479610D" w:rsidR="005C6833" w:rsidRDefault="005C6833" w:rsidP="001757EF">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w14:paraId="6953FABC" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="663C0FA7" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">UNIDADE </w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Financiador:</w:t>
             </w:r>
-            <w:r w:rsidR="003A2264">
-              <w:rPr>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...58 lines deleted...]
-              <w:t>:</w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="717B3F31" w14:textId="77777777" w:rsidR="001757EF" w:rsidRPr="001757EF" w:rsidRDefault="001757EF" w:rsidP="001757EF">
+          <w:p w14:paraId="293174A1" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AC1C6A6" w14:textId="77777777" w:rsidR="00F57678" w:rsidRDefault="00F57678" w:rsidP="001757EF">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w14:paraId="6D26A2ED" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C6EB9E" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> DO PROJETO:</w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Valor total:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BB8707E" w14:textId="77777777" w:rsidR="00F57678" w:rsidRDefault="00F57678" w:rsidP="001757EF">
+          <w:p w14:paraId="4B49E6C3" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="612D474A" w14:textId="668F4C25" w:rsidR="005C6833" w:rsidRDefault="005C6833" w:rsidP="005C6833">
-[...1 lines deleted...]
-        <w:ind w:left="180" w:right="5"/>
+    <w:p w14:paraId="612D474A" w14:textId="668F4C25" w:rsidR="005C6833" w:rsidRDefault="005C6833" w:rsidP="00CC3D69">
+      <w:pPr>
+        <w:ind w:right="5"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10730"/>
+        <w:gridCol w:w="2829"/>
+        <w:gridCol w:w="707"/>
+        <w:gridCol w:w="1988"/>
+        <w:gridCol w:w="1698"/>
+        <w:gridCol w:w="1137"/>
+        <w:gridCol w:w="419"/>
+        <w:gridCol w:w="2132"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A84CD3" w14:paraId="79DD7F34" w14:textId="77777777" w:rsidTr="006C4EA1">
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="004D2F5D" w14:paraId="78F2A30C" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10730" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E679DA" w14:textId="5C57C8E0" w:rsidR="00A84CD3" w:rsidRPr="005166AB" w:rsidRDefault="00A84CD3" w:rsidP="00A84CD3">
+          <w:p w14:paraId="63029AAE" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="004D2F5D" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:spacing w:line="331" w:lineRule="auto"/>
-              <w:ind w:right="28"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005166AB">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:p>
+          <w:p w14:paraId="75F4E8B6" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>IDENTIFICAÇÃO DO SERVIDOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F9096B6" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="004D2F5D" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w14:paraId="554082DD" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4023" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6608E3" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Nome do(a) Servidor(a):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586F93F3" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="977" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8BC6EA" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Matrícula SIAPE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C5ADF97" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w14:paraId="3751B949" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1297" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E93E6A" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regime de Trabalho:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0C3216" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1235" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37EA5E12" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Cargo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1299" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3527977B" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Classe da Carreira:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1169" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEB1356" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Titulação:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84CD3" w14:paraId="7A838D78" w14:textId="77777777" w:rsidTr="006C4EA1">
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w14:paraId="7BEDCC44" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10730" w:type="dxa"/>
+            <w:tcW w:w="2532" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="19F7CDD6" w14:textId="77777777" w:rsidR="005166AB" w:rsidRPr="005166AB" w:rsidRDefault="005166AB" w:rsidP="005166AB">
+          <w:p w14:paraId="553E06B3" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Horário de Trabalho na Instituição:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4793F16B" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65E51E6C" w14:textId="6D5A7FEC" w:rsidR="00A84CD3" w:rsidRDefault="00A84CD3" w:rsidP="005166AB">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A18165" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...34 lines deleted...]
-              <w:t>:</w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Quantidade de Horas/semanais que serão dedicadas ao projeto:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D5BF360" w14:textId="319E86FF" w:rsidR="00A84CD3" w:rsidRDefault="00A84CD3" w:rsidP="005166AB">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w14:paraId="771C274F" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC23EF7" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>MATR</w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Descrição de Atividades que serão desenvolvidas no Projeto:</w:t>
             </w:r>
-            <w:r w:rsidR="003234A7">
-              <w:rPr>
+            <w:r w:rsidRPr="00273FFA">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">                                                 REGIME DE TRABALHO:</w:t>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5A086C" w14:textId="17EDFEEB" w:rsidR="00A84CD3" w:rsidRDefault="00A84CD3" w:rsidP="005166AB">
+          <w:p w14:paraId="72F68A14" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:rPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...161 lines deleted...]
-                <w:szCs w:val="6"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00CC3D69" w:rsidRPr="00273FFA" w14:paraId="1BA09B60" w14:textId="77777777" w:rsidTr="00060A89">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1621" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1D0042" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Período de Prestação de Serviços no Projeto*:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="099F8F83" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1689" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49515C85" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Valor Mensal de Retribuição Pecuniária:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1690" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5157428A" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00060A89">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Valor Total a Receber:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13FECC6A" w14:textId="77777777" w:rsidR="002F314D" w:rsidRDefault="002F314D" w:rsidP="005166AB">
+    <w:p w14:paraId="1D5DA44A" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00E22C9A" w:rsidRDefault="00CC3D69" w:rsidP="00CC3D69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22C9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Caso esse período seja estendido será necessária uma nova autorização </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mediante preenchimento de um novo formulário com posterior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22C9A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">envio para a DIARI. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111774F8" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00CC3D69">
+      <w:pPr>
+        <w:ind w:right="5"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267CA9E7" w14:textId="548EF051" w:rsidR="00CC3D69" w:rsidRPr="001609DA" w:rsidRDefault="00CC3D69" w:rsidP="00CC3D69">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001609DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(A) SERVIDOR(A) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>TÉCNICO-ADMINISTRATIVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001609DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identificado(a) neste formulário DECLARA que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178ED2F2" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00475ED2" w:rsidRDefault="00CC3D69" w:rsidP="00CC3D69">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) A minha participação no projeto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>não conflitará com suas atividades laborais na Universidade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, nos termos do art. 24 da Resolução n. 03/CONSUNI, de 05 de março de 2020;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3F4C97" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00475ED2" w:rsidRDefault="00CC3D69" w:rsidP="00CC3D69">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>soma da remuneração (salário bruto)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com as retribuições e bolsas ou quaisquer outras vantagens recebidas por mim no projeto acima especificado, não excederá mensalmente, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>o maior valor recebido pelo funcionalismo público federal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nos termos do artigo 37, XI, da Constituição Federal e nem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>superará em 80% da remuneração básica mensal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, nos termos do art. 16 da Resolução CONSUNI nº 03, de 05 de março de 2020;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606A27AA" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00475ED2" w:rsidRDefault="00CC3D69" w:rsidP="00CC3D69">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Não excede ou excederá o limite de 8 horas/semanais em projetos acadêmicos isolados ou somados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (em caso de participar de mais de um projeto) que tenham pagamentos de bolsas ou retribuição pecuniária, nos termos do art. 6º, §2º da Resolução CONSUNI nº 51, de 17 de dezembro de 2020;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63808F01" w14:textId="128E2D8D" w:rsidR="00CC3D69" w:rsidRPr="00475ED2" w:rsidRDefault="00CC3D69" w:rsidP="00CC3D69">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Não possuo parentesco em linha reta, colateral ou por afinidade de até 3º grau com</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: a) o coordenador ou do </w:t>
+      </w:r>
+      <w:r w:rsidR="005D020D" w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>vice coordenador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do projeto; b) com servidor da UFCA que atue na Direção das Fundações de Apoio; c) com ocupantes de cargo de Direção Superior da UFCA;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FB08EE" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRPr="00475ED2" w:rsidRDefault="00CC3D69" w:rsidP="00CC3D69">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) Declaro, ainda, estar ciente de que, caso seja constatada a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>falsidade das informações prestadas ou o descumprimento do disposto nesta declaração</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, estarei sujeito(a) às sanções legais e administrativas cabíveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01153AC8" w14:textId="77777777" w:rsidR="00CC3D69" w:rsidRDefault="00CC3D69" w:rsidP="00CC3D69">
+      <w:pPr>
+        <w:ind w:right="5"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAF4049" w14:textId="77777777" w:rsidR="00F87E9B" w:rsidRPr="00F57678" w:rsidRDefault="00F87E9B" w:rsidP="00F87E9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F57678">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Considerando a ausência de órgão colegiado administrativo com a competência de aprovar a participação de servidores técnico-administrativos participar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57678">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de projetos acadêmicos na UFCA, nas condições dispostas na Resolução n. 03/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2020/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57678">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CONSUNI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/UFCA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57678">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="13364EA3" w14:textId="3ABA465C" w:rsidR="005166AB" w:rsidRPr="00F57678" w:rsidRDefault="005166AB" w:rsidP="005166AB">
+    <w:p w14:paraId="3D421A18" w14:textId="77777777" w:rsidR="00F87E9B" w:rsidRPr="00F57678" w:rsidRDefault="00F87E9B" w:rsidP="00F87E9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F57678">
+    </w:p>
+    <w:p w14:paraId="2BEFE203" w14:textId="77777777" w:rsidR="00F87E9B" w:rsidRPr="00F57678" w:rsidRDefault="00F87E9B" w:rsidP="00F87E9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF551B" w:rsidRPr="00F57678">
+      </w:pPr>
+      <w:r w:rsidRPr="00F57678">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(A)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F57678">
+        <w:t xml:space="preserve">O(A) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CF551B" w:rsidRPr="00F57678">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57678">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F57678">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diretor(a), Coordenador[a] ou Secretário(a)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CF551B" w:rsidRPr="00F57678">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57678">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>TÉCNICO-ADMINISTRATIVO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00647F51">
+        <w:t xml:space="preserve"> do(a) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="005C6833" w:rsidRPr="00F57678">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57678">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F57678">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nome da unidade administrativa</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CF551B" w:rsidRPr="00F57678">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57678">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F57678">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00925C0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>na qualidade de chefe(a) imediato(a) do(a) servidor(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00925C0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> neste formulário DECLARA que:</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F57678">
-        <w:rPr>
-[...233 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[nome do servidor],</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57678">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> DECLARA QUE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBE5805" w14:textId="5FAFE80A" w:rsidR="00F87E9B" w:rsidRPr="00F57678" w:rsidRDefault="00F87E9B" w:rsidP="00F87E9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F57678">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="005166AB" w:rsidRPr="00F57678">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) Autoriza a participação e concessão de </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pagamento via Recibo de Pessoa Autônoma, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005546E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a ser realizad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005546E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela Fundação de Apoio utilizando-se de recursos do projeto e mediante autorização do Coordenado</w:t>
+      </w:r>
+      <w:r w:rsidR="003B47C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57678">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00647F51">
+      <w:r w:rsidR="00475ED2" w:rsidRPr="00D50588">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ao(à) servidor(a) técnico-administrativo(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2" w:rsidRPr="00D50588">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[nome </w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>do servidor</w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2" w:rsidRPr="00D50588">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">matrícula SIAPE nº </w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2" w:rsidRPr="008F20B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00475ED2" w:rsidRPr="008F20B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00475ED2" w:rsidRPr="008F20B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2" w:rsidRPr="00D50588">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ocupante do cargo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2" w:rsidRPr="00D50588">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[nome do cargo]</w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2" w:rsidRPr="00D50588">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, nos termos do art. 24 da Resolução n. 03/CONSUNI, de 05 de março de 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00475ED2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FECC6A" w14:textId="77777777" w:rsidR="002F314D" w:rsidRDefault="002F314D" w:rsidP="005166AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-          <w:b/>
-[...347 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="068929CC" w14:textId="77777777" w:rsidR="006C4EA1" w:rsidRDefault="006C4EA1" w:rsidP="005166AB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="661DBB4B" w14:textId="163924F6" w:rsidR="006C4EA1" w:rsidRPr="00F57678" w:rsidRDefault="006C4EA1" w:rsidP="006C4EA1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F57678">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Juazeiro do Norte/CE, </w:t>
@@ -1971,122 +2217,122 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="774933BE" w14:textId="1B0BE5CA" w:rsidR="00E5561D" w:rsidRPr="00E9102A" w:rsidRDefault="00E5561D" w:rsidP="00AB6AA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E5561D" w:rsidRPr="00E9102A" w:rsidSect="00DC2E3C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="520" w:right="420" w:bottom="480" w:left="560" w:header="274" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57DAB16F" w14:textId="77777777" w:rsidR="00116C58" w:rsidRDefault="00116C58">
+    <w:p w14:paraId="67F7437F" w14:textId="77777777" w:rsidR="00CF111B" w:rsidRDefault="00CF111B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5718496C" w14:textId="77777777" w:rsidR="00116C58" w:rsidRDefault="00116C58">
+    <w:p w14:paraId="5F654DDA" w14:textId="77777777" w:rsidR="00CF111B" w:rsidRDefault="00CF111B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43591E31" w14:textId="77777777" w:rsidR="00116C58" w:rsidRDefault="00116C58">
+    <w:p w14:paraId="73D2C09D" w14:textId="77777777" w:rsidR="00CF111B" w:rsidRDefault="00CF111B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00A02C14" w14:textId="77777777" w:rsidR="00116C58" w:rsidRDefault="00116C58">
+    <w:p w14:paraId="29677A76" w14:textId="77777777" w:rsidR="00CF111B" w:rsidRDefault="00CF111B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4962"/>
       <w:gridCol w:w="2551"/>
     </w:tblGrid>
     <w:tr w:rsidR="005D2E14" w14:paraId="5BA299C6" w14:textId="77777777" w:rsidTr="00397081">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="091A108F" w14:textId="77777777" w:rsidR="005D2E14" w:rsidRDefault="005D2E14" w:rsidP="005D2E14">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
@@ -2298,51 +2544,51 @@
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidR="00397081">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>.1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5D920FB0" w14:textId="77777777" w:rsidR="00AD7008" w:rsidRPr="000271F9" w:rsidRDefault="00AD7008" w:rsidP="000271F9">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00FC744E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32869AF8"/>
     <w:lvl w:ilvl="0" w:tplc="BC0220B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-4"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A1AE6B8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -3303,227 +3549,243 @@
   <w:num w:numId="3" w16cid:durableId="1647323024">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1824736004">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1679457009">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1698391554">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="818499616">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="214657751">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="820655875">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E4E50"/>
     <w:rsid w:val="00003644"/>
     <w:rsid w:val="000271F9"/>
     <w:rsid w:val="000448EF"/>
     <w:rsid w:val="000815CE"/>
     <w:rsid w:val="000A17D4"/>
     <w:rsid w:val="000D5624"/>
     <w:rsid w:val="001166CB"/>
     <w:rsid w:val="00116C58"/>
+    <w:rsid w:val="00130B20"/>
     <w:rsid w:val="00130CEA"/>
     <w:rsid w:val="001424BA"/>
     <w:rsid w:val="001440C6"/>
     <w:rsid w:val="00161D42"/>
     <w:rsid w:val="001757EF"/>
     <w:rsid w:val="00184EB2"/>
     <w:rsid w:val="001C47FA"/>
+    <w:rsid w:val="001C487C"/>
     <w:rsid w:val="001F4DA5"/>
     <w:rsid w:val="001F5D2E"/>
     <w:rsid w:val="00273FFA"/>
     <w:rsid w:val="002E4E50"/>
     <w:rsid w:val="002F314D"/>
     <w:rsid w:val="003167FC"/>
     <w:rsid w:val="00323137"/>
     <w:rsid w:val="003234A7"/>
     <w:rsid w:val="00337356"/>
     <w:rsid w:val="00337F22"/>
     <w:rsid w:val="00371A85"/>
     <w:rsid w:val="0038709E"/>
     <w:rsid w:val="00397081"/>
     <w:rsid w:val="003A2264"/>
     <w:rsid w:val="003A35A3"/>
     <w:rsid w:val="003A4573"/>
+    <w:rsid w:val="003B47C7"/>
     <w:rsid w:val="004422C1"/>
+    <w:rsid w:val="004637DE"/>
     <w:rsid w:val="00473613"/>
     <w:rsid w:val="004754E0"/>
     <w:rsid w:val="00475869"/>
+    <w:rsid w:val="00475ED2"/>
     <w:rsid w:val="00493BEB"/>
     <w:rsid w:val="004D2F5D"/>
     <w:rsid w:val="004E3DEA"/>
     <w:rsid w:val="004F5B36"/>
     <w:rsid w:val="005116DC"/>
     <w:rsid w:val="005166AB"/>
     <w:rsid w:val="00524FFA"/>
     <w:rsid w:val="0054020E"/>
+    <w:rsid w:val="00577AAE"/>
     <w:rsid w:val="005A0DD4"/>
     <w:rsid w:val="005B4FBE"/>
     <w:rsid w:val="005C5F80"/>
     <w:rsid w:val="005C6833"/>
+    <w:rsid w:val="005C6E4B"/>
+    <w:rsid w:val="005D020D"/>
     <w:rsid w:val="005D2E14"/>
     <w:rsid w:val="005E287C"/>
     <w:rsid w:val="00636668"/>
     <w:rsid w:val="00647F51"/>
     <w:rsid w:val="006568AD"/>
+    <w:rsid w:val="0066777F"/>
+    <w:rsid w:val="00682894"/>
     <w:rsid w:val="006A7392"/>
     <w:rsid w:val="006C4EA1"/>
     <w:rsid w:val="006D0A07"/>
     <w:rsid w:val="006F20B3"/>
     <w:rsid w:val="0072724E"/>
     <w:rsid w:val="00743A91"/>
     <w:rsid w:val="007B6458"/>
     <w:rsid w:val="007D23F4"/>
     <w:rsid w:val="00802679"/>
     <w:rsid w:val="008070FB"/>
     <w:rsid w:val="00810E54"/>
     <w:rsid w:val="00835CC0"/>
     <w:rsid w:val="008879C5"/>
     <w:rsid w:val="008C7D01"/>
     <w:rsid w:val="008D0132"/>
+    <w:rsid w:val="008E32DC"/>
     <w:rsid w:val="008F2FD5"/>
     <w:rsid w:val="00912C2B"/>
     <w:rsid w:val="00913BC4"/>
+    <w:rsid w:val="00925C0E"/>
     <w:rsid w:val="009564BC"/>
     <w:rsid w:val="009624AB"/>
     <w:rsid w:val="009A7342"/>
     <w:rsid w:val="00A84CD3"/>
     <w:rsid w:val="00AB6AA8"/>
     <w:rsid w:val="00AC5F73"/>
     <w:rsid w:val="00AD4780"/>
     <w:rsid w:val="00AD7008"/>
     <w:rsid w:val="00AE4544"/>
     <w:rsid w:val="00B41A68"/>
     <w:rsid w:val="00B452C9"/>
+    <w:rsid w:val="00B56C70"/>
     <w:rsid w:val="00B900E2"/>
     <w:rsid w:val="00BF02EF"/>
     <w:rsid w:val="00C30E47"/>
     <w:rsid w:val="00C707D0"/>
     <w:rsid w:val="00C732D9"/>
     <w:rsid w:val="00C91E9F"/>
     <w:rsid w:val="00C96BF7"/>
     <w:rsid w:val="00CA0A5F"/>
     <w:rsid w:val="00CB796F"/>
+    <w:rsid w:val="00CC3D69"/>
     <w:rsid w:val="00CE425A"/>
+    <w:rsid w:val="00CF111B"/>
     <w:rsid w:val="00CF551B"/>
     <w:rsid w:val="00CF5833"/>
     <w:rsid w:val="00D60C43"/>
     <w:rsid w:val="00D91D28"/>
     <w:rsid w:val="00DB422C"/>
     <w:rsid w:val="00DC2E3C"/>
     <w:rsid w:val="00E056CF"/>
     <w:rsid w:val="00E225FF"/>
     <w:rsid w:val="00E5561D"/>
     <w:rsid w:val="00E61042"/>
     <w:rsid w:val="00E82D77"/>
     <w:rsid w:val="00E9102A"/>
     <w:rsid w:val="00EB1266"/>
     <w:rsid w:val="00EB5692"/>
     <w:rsid w:val="00EF3424"/>
     <w:rsid w:val="00F04BCC"/>
     <w:rsid w:val="00F57678"/>
+    <w:rsid w:val="00F87E9B"/>
     <w:rsid w:val="00FB6AC9"/>
     <w:rsid w:val="00FC481D"/>
     <w:rsid w:val="00FC7787"/>
     <w:rsid w:val="00FF3177"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2762B46D"/>
   <w15:docId w15:val="{BAD11409-F66D-47CC-9C01-858B507FAD13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4142,51 +4404,51 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D60C43"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="789789470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1099057529">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4486,75 +4748,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{620F8A5B-41FD-4357-81DE-EC0701FDB343}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>395</Words>
-  <Characters>2139</Characters>
+  <Words>522</Words>
+  <Characters>2825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2529</CharactersWithSpaces>
+  <CharactersWithSpaces>3341</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Lúcia Araújo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-12-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Mozilla/5.0 (Windows NT 6.3; Win64; x64) AppleWebKit/537.36 (KHTML, like Gecko) Chrome/70.0.3538.110 Safari/537.36</vt:lpwstr>
   </property>