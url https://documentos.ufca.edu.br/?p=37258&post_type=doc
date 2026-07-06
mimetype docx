--- v0 (2025-11-28)
+++ v1 (2026-07-06)
@@ -1,59 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="70F7AB97" w14:textId="77777777" w:rsidR="00C8286D" w:rsidRPr="00C8286D" w:rsidRDefault="00C8286D" w:rsidP="00C8286D">
       <w:pPr>
         <w:ind w:right="5"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8286D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DECLARO QUE:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D22C4AB" w14:textId="18C2DC29" w:rsidR="00C8286D" w:rsidRPr="00C8286D" w:rsidRDefault="00C8286D" w:rsidP="00177478">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -93,152 +89,87 @@
       <w:r w:rsidRPr="00C8286D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, conforme determina o Art. 6º, § 3º do Decreto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8286D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7.423/2010*);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DFAB0A" w14:textId="2FAD47ED" w:rsidR="00C8286D" w:rsidRPr="00C8286D" w:rsidRDefault="00C8286D" w:rsidP="00177478">
+    <w:p w14:paraId="5DBE6E56" w14:textId="0FDA9FCC" w:rsidR="00B85674" w:rsidRPr="00B85674" w:rsidRDefault="00B85674" w:rsidP="00B85674">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C8286D">
+      <w:r w:rsidRPr="00B85674">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">A participação dos servidores nos projetos acadêmicos não pode comprometer suas jornadas de trabalho, exceto nas situações previstas na Lei </w:t>
+        <w:t xml:space="preserve">Declaro, ainda, estar ciente de que, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E83259">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>caso seja constatada a falsidade das informações prestadas ou o descumprimento do disposto nesta declaração, estarei sujeito(a) às sanções legais e administrativas cabíveis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85674">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">n. </w:t>
-[...71 lines deleted...]
-        <w:t>renda na fonte. Realizar pagamento por prestação de serviços profissionais mediante bolsa configura conduta ilegal, de acordo com o Parecer nº 00001/2022/CP-CT&amp;I/DEPCONSU/PGF/AGU.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760B2427" w14:textId="77777777" w:rsidR="00C8286D" w:rsidRPr="00C8286D" w:rsidRDefault="00C8286D" w:rsidP="00C8286D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="540" w:right="5"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3612D17E" w14:textId="77777777" w:rsidR="0034011A" w:rsidRPr="00AD7008" w:rsidRDefault="0034011A" w:rsidP="0034011A">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD7008">
@@ -252,11537 +183,5160 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0AFBA16C" w14:textId="51BC7FE9" w:rsidR="0034011A" w:rsidRDefault="0034011A" w:rsidP="0034011A">
       <w:pPr>
         <w:ind w:left="3902" w:right="4019"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD7008">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Art. 6º, § 1º, incisos III e IV c/c § 3º do Decreto nº 7.423/2010)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="406"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1333"/>
+        <w:gridCol w:w="444"/>
+        <w:gridCol w:w="5515"/>
+        <w:gridCol w:w="1779"/>
+        <w:gridCol w:w="1295"/>
+        <w:gridCol w:w="1782"/>
+        <w:gridCol w:w="1456"/>
+        <w:gridCol w:w="3559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="3010E127" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="6F2EA1C1" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...31 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          </w:tcPr>
+          <w:p w14:paraId="088A6143" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC20036" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>NOME COMPLETO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="108EEC4A" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="375" w:type="pct"/>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560B9019" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...19 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>SIAPE, MATRÍCULA OU RG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A3F849" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...19 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSTITUIÇÃO QUE POSSUI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>VÍNCULO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7178BCE4" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...19 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>CARGO NA INSTITUIÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF375C2" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...19 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MAIL </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F961EC" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...1 lines deleted...]
-              <w:t>CEP</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(preferencialmente o institucional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="415FF3A3" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="1D24C1F3" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B004F3D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...49 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05ECC72F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A1F877" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>***.XXX.XX*-** </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC5D561" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="375" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F97D682" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0D251F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="365605AE" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...66 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="767398CF" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="5AE5072A" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="263143AC" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFDE065" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08966467" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="375" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C967181" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="028D0A2E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CC2F8B" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F48E779" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="6CE71A9B" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="1C471EB8" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F50B9FD" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FBEFAE" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A26DF12" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="375" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00488EEF" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA00EAF" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="696041B0" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC4FDBE" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="76717F7F" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="4D4C1CF3" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F723143" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD8CEEE" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A87300B" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="375" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4AD695" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25170200" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="pct"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB474D1" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF26651" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="05556FB0" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="2C834537" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B35318E" w14:textId="77777777" w:rsidR="0034011A" w:rsidRPr="000817F2" w:rsidRDefault="0034011A" w:rsidP="004E235D">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="7BFF62ED" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...152 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F831756" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3322EDD3" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0A783D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B3AC07" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DB69A6" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6970EEBA" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="1A450F1E" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="073F0509" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39AA6896" w14:textId="77777777" w:rsidR="0034011A" w:rsidRPr="000817F2" w:rsidRDefault="0034011A" w:rsidP="004E235D">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="43031B2F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...152 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6936A97F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71115BA7" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F612CC" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183C0323" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51512630" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3132DC6D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="2E5CD2E4" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="67F4D78C" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6661C06C" w14:textId="77777777" w:rsidR="0034011A" w:rsidRPr="000817F2" w:rsidRDefault="0034011A" w:rsidP="004E235D">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="17B0F008" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...152 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F51A80" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B069829" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="570839E1" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A15689" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5581B1E4" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9255DC" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="784F1B0A" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="58DAD1A4" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A134C0C" w14:textId="77777777" w:rsidR="0034011A" w:rsidRPr="000817F2" w:rsidRDefault="0034011A" w:rsidP="004E235D">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="36FE152A" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...152 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7EB709" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3440B8C0" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FC677B" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1AA955" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DEFEF2" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE72DF4" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="6133E6A7" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="3BE82492" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCD5189" w14:textId="77777777" w:rsidR="0034011A" w:rsidRPr="000817F2" w:rsidRDefault="0034011A" w:rsidP="004E235D">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="5DA95EE9" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...152 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AB04C9" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE35B53" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="493363DB" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="538AA731" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="093CEC74" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0147D5F7" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="4C7B1D90" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="0822AA09" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F248A15" w14:textId="77777777" w:rsidR="0034011A" w:rsidRPr="000817F2" w:rsidRDefault="0034011A" w:rsidP="004E235D">
-[...19 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="53CFC596" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...152 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DBFAE9" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66359A4E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316D7E20" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="508C58A8" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3332065D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="212AF5C1" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="516F086B" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="5E8C25DC" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2A0983" w14:textId="77777777" w:rsidR="0034011A" w:rsidRPr="000817F2" w:rsidRDefault="0034011A" w:rsidP="004E235D">
-[...180 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="34E1C23C" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E53CA8" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C54D01A" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC02B77" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73507302" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7058FA73" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208D0F2E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034011A" w:rsidRPr="000817F2" w14:paraId="2D914C69" w14:textId="77777777" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="226DDDA4" w14:textId="77777777" w:rsidTr="007D1593">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="128" w:type="pct"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA2DB32" w14:textId="77777777" w:rsidR="0034011A" w:rsidRPr="000817F2" w:rsidRDefault="0034011A" w:rsidP="004E235D">
-[...2000 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+          <w:p w14:paraId="41955412" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="pct"/>
-[...152 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C706A4" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26567BB9" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="409" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED5403F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="360E9B23" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="696256EB" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAD60F7" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56557BA6" w14:textId="0313C2C5" w:rsidR="0034011A" w:rsidRDefault="00B212B9" w:rsidP="00B212B9">
+    <w:p w14:paraId="56557BA6" w14:textId="7643D64B" w:rsidR="0034011A" w:rsidRDefault="00B212B9" w:rsidP="00B212B9">
       <w:pPr>
         <w:ind w:right="531"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(continua)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C96E7CF" w14:textId="77777777" w:rsidR="000817F2" w:rsidRDefault="000817F2" w:rsidP="00B212B9">
       <w:pPr>
         <w:ind w:right="531"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BE6463B" w14:textId="0470BB45" w:rsidR="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="00B212B9">
-[...1 lines deleted...]
-        <w:ind w:right="531" w:firstLine="284"/>
+    <w:p w14:paraId="1EB09624" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE6463B" w14:textId="55E07335" w:rsidR="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="00B212B9">
+      <w:pPr>
+        <w:ind w:right="531" w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(continuação)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="15386" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="454"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1469"/>
+        <w:gridCol w:w="409"/>
+        <w:gridCol w:w="1840"/>
+        <w:gridCol w:w="2179"/>
+        <w:gridCol w:w="2179"/>
+        <w:gridCol w:w="2179"/>
+        <w:gridCol w:w="1809"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1671"/>
+        <w:gridCol w:w="1277"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="21C362FB" w14:textId="357F3A6B" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="526C5A10" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
-          <w:trHeight w:val="765"/>
+          <w:trHeight w:val="2217"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="267F0B8C" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EAC5E9" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...19 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FUNÇÃO QUE DESEMPENHARÁ NO PROJETO </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B7637F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(conforme funções descritas no Anexo IV – Plano de Aplicação)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D70CFB0" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>DATA DE ENTRADA NO PROJETO (Estimada)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BDC5088" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Para fins de controle de carga horária semanal do servidor, a DIARI deverá ser comunicada caso a estimativa não se concretize</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0A30B9" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...19 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FBEF58" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...44 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>DATA DE SAÍDA DO PROJETO (Estimada)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6719B70B" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Para fins de controle de carga horária semanal do servidor, a DIARI deverá ser comunicada caso a estimativa não se concretize</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6090040D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF84583" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...19 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>CARGA HORÁRIA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428F5D73" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>SEMANAL A SER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1100DAB9" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>DEDICADA AO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68D3ABCB" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>PROJETO**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B727A9E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...19 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORMA DE PAGAMENTO </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D6BA25" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Se houver</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75AFE080" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>recebimento de</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77447E24" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>valores, informar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A81DCC" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uma das opções</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618BD22E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>abaixo. Caso</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C0B1BF5" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>contrário, "não se</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="613C5966" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>aplica")</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633E7E43" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- BOLSA PARA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F7EB2DE" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SERVIDOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AA0E961" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- BOLSA PARA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A261C75" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ESTUDANTE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="631E95C2" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- RETRIBUIÇÃO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27642AD7" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PECUNIÁRIA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48CC3B25" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(RPA OU CLT)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E05C764" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...361 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- NÃO SE APLICA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EBF3613" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...28 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288A3C36" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>NÚMERO DE PARCELAS DE PAGAMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="464" w:type="pct"/>
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A34BE21" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">VALOR DA PARCELA </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0C24ED" w14:textId="7D253DFC" w:rsidR="000817F2" w:rsidRPr="000817F2" w:rsidRDefault="000817F2" w:rsidP="004E235D">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:p w14:paraId="346EE203" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="pt-BR"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri-Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri-Bold" w:cs="Calibri-Bold"/>
+              </w:rPr>
+              <w:t>(R</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri-Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri-Bold" w:cs="Calibri-Bold"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>$)*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri-Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri-Bold" w:cs="Calibri-Bold"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE167C1" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000817F2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri-Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri-Bold" w:cs="Calibri-Bold"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>SER RECEBIDO</w:t>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri-Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri-Bold" w:cs="Calibri-Bold"/>
+              <w:t>VALOR TOTAL A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E5628B7" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000817F2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri-Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri-Bold" w:cs="Calibri-Bold"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>EM FUNÇÃO DO</w:t>
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+              <w:t>SER RECEBIDO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A64A08A" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri-Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri-Bold" w:cs="Calibri-Bold"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>EM FUNÇÃO DO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="216FA07B" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>PROJETO (R$)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="791B17CD" w14:textId="6EC12BA3" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="64CC18FB" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C7E750" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...45 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D01B731" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="881" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DD7F16" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D612FE1" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4476B01E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="603" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="184F3F99" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33479C1C" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="511" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3CBB9B" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="464" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF6168D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="0C0D46CB" w14:textId="2BC64835" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="70CAF561" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E73578" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...45 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FAFFBB" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="881" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C31792F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3102C828" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C57654" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="603" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C595F83" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB20D1E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="511" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48ADFA5C" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="464" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556A79AE" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="63C04728" w14:textId="0051E002" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="38E6ECA0" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35347D08" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...45 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AD59DF" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="881" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5DA22B" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05232384" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="301634E7" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="603" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF8535D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A301A1" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="511" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43827E71" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="464" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00397FC2" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="4F7187D7" w14:textId="30343408" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="6C7C8CB6" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1083FB" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...45 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA3EB7B" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="881" w:type="pct"/>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8DA978" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAB4DFD" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDBC43E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="603" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56045690" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F79BC8F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="511" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C43A984" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="464" w:type="pct"/>
-[...9 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACB18A0" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="5D091E3C" w14:textId="303F512B" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="1769D305" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="012F131D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...74 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FCEFB8" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53851174" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FB698A" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="720C97EA" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="682CE278" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF8F62E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1608FB5C" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="719FB82F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="0697F836" w14:textId="5D7B9BE6" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="44143639" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D128AD" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...74 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60126816" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2FFBC5" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DA7DFE" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2079C6" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EC8E8C" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B25872C" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BF758D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="410DA8DE" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="4FEE2F83" w14:textId="524BE0A2" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="4A18CE57" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5670FFEC" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...74 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4816EB0F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32446EA0" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0654B13E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A204514" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4306FAE4" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD3C295" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDCD274" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15827D97" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="2C2BDC01" w14:textId="3C7396AE" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="27954E40" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B0BA32" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...74 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE3DACA" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="124D744B" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40730CEE" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C3DC55" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE86280" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A179620" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E72A5C" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3050D201" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="3F5D9437" w14:textId="75612915" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="4E05BC5E" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E7B795" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...74 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="457A89CC" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09053992" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="287E3D14" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF9F419" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49160FAA" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E63C984" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0536C837" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AB91D1" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="3507E217" w14:textId="4F72B202" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="312679FA" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1839E4" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="484" w:type="pct"/>
-[...74 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3571AE34" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6534DA94" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B249DD" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC884EB" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="209FF8D9" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="341A6FA1" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7539424F" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B1D433" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="32FFA2E3" w14:textId="3E2D860C" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="09D35CE9" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...104 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C22304E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A3FAED" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDE20BA" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239A561D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E66881" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C441221" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7839CE" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="614E680E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FAC139" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000817F2" w:rsidRPr="000817F2" w14:paraId="08045546" w14:textId="03FBF719" w:rsidTr="006162DD">
+      <w:tr w:rsidR="007D1593" w14:paraId="417B0D69" w14:textId="77777777" w:rsidTr="00AB08B9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...104 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:tcW w:w="409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA008C6" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="727D5B42" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E22F02E" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6502A2" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1722C63D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1BCD48" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="419F02B2" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3741B5" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...120 lines deleted...]
-              <w:autoSpaceDN/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE06477" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00AB08B9">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...2210 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="023F9CAC" w14:textId="77777777" w:rsidR="00B212B9" w:rsidRPr="00AD7008" w:rsidRDefault="00B212B9" w:rsidP="00B212B9">
+    <w:p w14:paraId="023F9CAC" w14:textId="1B8D68E8" w:rsidR="00B212B9" w:rsidRPr="00AD7008" w:rsidRDefault="00B212B9" w:rsidP="00B212B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="348"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:before="75" w:line="331" w:lineRule="auto"/>
         <w:ind w:left="22" w:right="4764"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9102A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>*Preencher as duas planilhas de forma vinculada, ou seja, a linha 1 desta planilha deve conter informações complementares da linha 1 da planilha anterior</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16231748" w14:textId="65F43EE5" w:rsidR="005166AB" w:rsidRDefault="005166AB" w:rsidP="005166AB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C22282" w14:textId="2AF1DB74" w:rsidR="00B212B9" w:rsidRPr="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="000817F2">
+    <w:p w14:paraId="458F76C5" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="000817F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1275"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B212B9">
+        <w:sectPr w:rsidR="007D1593" w:rsidSect="009C0635">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
+          <w:pgMar w:top="560" w:right="520" w:bottom="420" w:left="480" w:header="274" w:footer="284" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C22282" w14:textId="2AF1DB74" w:rsidR="00B212B9" w:rsidRPr="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="000817F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B212B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Observações:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1439D419" w14:textId="5352389F" w:rsidR="00B212B9" w:rsidRPr="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="00B212B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1) Após assinatura do contrato, as alterações da equipe deverão ser devidamente justificadas e registradas por meio da atualização do presente documento, o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
@@ -11827,163 +5381,243 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB48CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Art. 6º, Decreto n. 7.423/2010</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F42B46" w14:textId="7BDB0C2C" w:rsidR="00B212B9" w:rsidRPr="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="00EB48CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>§ 3º Os projetos devem ser realizados por no mínimo dois terços de pessoas vinculadas à instituição apoiada, incluindo docentes, servidores técnico-administrativos, estudantes regulares, pesquisadores de</w:t>
+        <w:t xml:space="preserve">§ 3º Os projetos devem ser realizados por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>no mínimo dois terços de pessoas vinculadas à instituição apoiada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B212B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, incluindo docentes, servidores técnico-administrativos, estudantes regulares, pesquisadores de</w:t>
       </w:r>
       <w:r w:rsidR="00EB48CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pós-doutorado e bolsistas com vínculo formal a programas de pesquisa da instituição apoiada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD4F89B" w14:textId="21DE8233" w:rsidR="00B212B9" w:rsidRPr="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="00EB48CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>§ 4º Em casos devidamente justificados e aprovados pelo CONSUNI, poderão ser realizados projetos com a colaboração das Fundações de Apoio, com participação de pessoas</w:t>
+        <w:t xml:space="preserve">§ 4º Em casos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>devidamente justificados e aprovados pelo CONSUNI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B212B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, poderão ser realizados projetos com a colaboração das Fundações de Apoio, com participação de pessoas</w:t>
       </w:r>
       <w:r w:rsidR="00EB48CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vinculadas à UFC</w:t>
       </w:r>
       <w:r w:rsidR="00EB48CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, em</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00EB48CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB48CB" w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B212B9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>proporção inferior à prevista no § 3º, observado o mínimo de 1/3 (um terço).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A38277" w14:textId="30533AAC" w:rsidR="00B212B9" w:rsidRPr="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="00EB48CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>§ 5º Em casos devidamente justificados e aprovados pelo CONSUNI, poderão ser admitidos projetos com participação de pessoas vinculadas UFC</w:t>
+        <w:t>§ 5º Em casos devidamente justificados e aprovados pelo CONSUNI</w:t>
       </w:r>
-      <w:r w:rsidR="00EB48CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, poderão ser admitidos projetos com participação de pessoas vinculadas UFC</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB48CB" w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B212B9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> em proporção inferior a 1/3</w:t>
       </w:r>
-      <w:r w:rsidR="00EB48CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EB48CB" w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(um terço)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>(um terço), desde que não</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00EB48CB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>desde que não</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB48CB" w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="007D1593">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ultrapassem o limite de 10%</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>ultrapassem o limite de 10% (dez por cento) do número total de projetos realizados em colaboração com as fundações de apoio.</w:t>
+        <w:t xml:space="preserve"> (dez por cento) do número total de projetos realizados em colaboração com as fundações de apoio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D10158" w14:textId="77777777" w:rsidR="00B212B9" w:rsidRPr="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="00EB48CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>§ 6º Para o cálculo da proporção referida no § 3º, não se incluem os participantes externos vinculados à empresa contratada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2D7F50" w14:textId="77777777" w:rsidR="00B212B9" w:rsidRPr="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="00EB48CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
@@ -12152,129 +5786,101 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>§ 10. No caso de projetos desenvolvidos em conjunto por mais de uma instituição, o percentual referido no § 3º poderá ser alcançado por meio da soma da participação de pessoas vinculadas às instituições</w:t>
       </w:r>
       <w:r w:rsidR="00EB48CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B212B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>envolvidas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4161147B" w14:textId="77777777" w:rsidR="00EB48CB" w:rsidRDefault="00EB48CB" w:rsidP="00EB48CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34548E4A" w14:textId="6E2CA273" w:rsidR="00B212B9" w:rsidRPr="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="00EB48CB">
-[...47 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7EE4EB36" w14:textId="2F206942" w:rsidR="00471218" w:rsidRDefault="00471218" w:rsidP="00EB48CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16F5C34A" w14:textId="77777777" w:rsidR="00471218" w:rsidRDefault="00471218" w:rsidP="00471218">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Juazeiro do Norte/CE, ______ de __________________ de 20____</w:t>
+        <w:t xml:space="preserve">Juazeiro do Norte/CE, ______ de __________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D51BCC8" w14:textId="77777777" w:rsidR="00471218" w:rsidRDefault="00471218" w:rsidP="00471218">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73C428C2" w14:textId="77777777" w:rsidR="00471218" w:rsidRDefault="00471218" w:rsidP="00471218">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128BA98C" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="00471218">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="475C8E17" w14:textId="77777777" w:rsidR="00471218" w:rsidRDefault="00471218" w:rsidP="00471218">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C3ECAF" w14:textId="77777777" w:rsidR="00471218" w:rsidRDefault="00471218" w:rsidP="00471218">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
@@ -12327,188 +5933,134 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COORDENADOR DO PROJETO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0972DF86" w14:textId="77777777" w:rsidR="00471218" w:rsidRPr="00E9102A" w:rsidRDefault="00471218" w:rsidP="00EB48CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00471218" w:rsidRPr="00E9102A" w:rsidSect="009C0635">
-      <w:headerReference w:type="even" r:id="rId8"/>
+    <w:sectPr w:rsidR="00471218" w:rsidRPr="00E9102A" w:rsidSect="007D1593">
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:pgMar w:top="560" w:right="520" w:bottom="420" w:left="480" w:header="274" w:footer="284" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="520" w:right="420" w:bottom="480" w:left="560" w:header="274" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E7BE2E2" w14:textId="77777777" w:rsidR="009C0635" w:rsidRDefault="009C0635">
+    <w:p w14:paraId="596CE559" w14:textId="77777777" w:rsidR="000C1E5E" w:rsidRDefault="000C1E5E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="438D95F2" w14:textId="77777777" w:rsidR="009C0635" w:rsidRDefault="009C0635">
+    <w:p w14:paraId="4DA0C2A6" w14:textId="77777777" w:rsidR="000C1E5E" w:rsidRDefault="000C1E5E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri-Bold">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4890E7A3" w14:textId="77777777" w:rsidR="009C0635" w:rsidRDefault="009C0635">
+    <w:p w14:paraId="2BBEC207" w14:textId="77777777" w:rsidR="000C1E5E" w:rsidRDefault="000C1E5E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C68C0C9" w14:textId="77777777" w:rsidR="009C0635" w:rsidRDefault="009C0635">
+    <w:p w14:paraId="68302518" w14:textId="77777777" w:rsidR="000C1E5E" w:rsidRDefault="000C1E5E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3397"/>
       <w:gridCol w:w="4395"/>
       <w:gridCol w:w="3118"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B212B9" w14:paraId="2BE729F1" w14:textId="77777777" w:rsidTr="00C8286D">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3397" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7E30E6E9" w14:textId="77777777" w:rsidR="00B212B9" w:rsidRDefault="00B212B9" w:rsidP="005D2E14">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
@@ -12643,62 +6195,232 @@
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>DIARI 0</w:t>
           </w:r>
           <w:r w:rsidR="001476CA">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5E40C9BB" w14:textId="77777777" w:rsidR="00B212B9" w:rsidRPr="000271F9" w:rsidRDefault="00B212B9" w:rsidP="000271F9">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6075D322" w14:textId="77777777" w:rsidR="001476CA" w:rsidRDefault="001476CA">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3397"/>
+      <w:gridCol w:w="4395"/>
+      <w:gridCol w:w="3118"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="007D1593" w14:paraId="2BE1D662" w14:textId="77777777" w:rsidTr="00C8286D">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3397" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7A802EA3" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="005D2E14">
+          <w:pPr>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EE9C397" wp14:editId="490160D4">
+                <wp:extent cx="406400" cy="406400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1606231331" name="Imagem 1606231331"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="406400" cy="406400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="228A1D5A" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="005D2E14">
+          <w:pPr>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2794BC2C" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="005D2E14">
+          <w:pPr>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4395" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1003997D" w14:textId="77777777" w:rsidR="007D1593" w:rsidRPr="005D2E14" w:rsidRDefault="007D1593" w:rsidP="005D2E14">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C8286D">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:t>RELAÇÃO DA EQUIPE ENVOLVIDA NO PROJETO COM FUNDAÇÃO DE APOIO</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3118" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7523F80B" w14:textId="77777777" w:rsidR="007D1593" w:rsidRPr="00177478" w:rsidRDefault="007D1593" w:rsidP="005D2E14">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00177478">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:t>CÓDIGO</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7FEFC191" w14:textId="77777777" w:rsidR="007D1593" w:rsidRDefault="007D1593" w:rsidP="005D2E14">
+          <w:pPr>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00177478">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:t>DIARI 0</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="11EA2713" w14:textId="77777777" w:rsidR="007D1593" w:rsidRPr="000271F9" w:rsidRDefault="007D1593" w:rsidP="000271F9">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00FC744E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32869AF8"/>
     <w:lvl w:ilvl="0" w:tplc="BC0220B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-4"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A1AE6B8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -13659,219 +7381,230 @@
   <w:num w:numId="3" w16cid:durableId="1647323024">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1824736004">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1679457009">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1698391554">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="818499616">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="214657751">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="820655875">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E4E50"/>
     <w:rsid w:val="00003644"/>
     <w:rsid w:val="000271F9"/>
     <w:rsid w:val="000448EF"/>
     <w:rsid w:val="000657D9"/>
     <w:rsid w:val="000815CE"/>
     <w:rsid w:val="000817F2"/>
     <w:rsid w:val="00095D2D"/>
+    <w:rsid w:val="000C1E5E"/>
     <w:rsid w:val="000D5624"/>
     <w:rsid w:val="00130CEA"/>
     <w:rsid w:val="001424BA"/>
     <w:rsid w:val="001440C6"/>
+    <w:rsid w:val="001474E2"/>
     <w:rsid w:val="001476CA"/>
     <w:rsid w:val="00161D42"/>
     <w:rsid w:val="00177478"/>
     <w:rsid w:val="00184EB2"/>
     <w:rsid w:val="001C47FA"/>
     <w:rsid w:val="001F4DA5"/>
     <w:rsid w:val="001F5D2E"/>
+    <w:rsid w:val="002624CF"/>
     <w:rsid w:val="00273FFA"/>
     <w:rsid w:val="002A4ADF"/>
     <w:rsid w:val="002E4E50"/>
     <w:rsid w:val="003167FC"/>
     <w:rsid w:val="00323137"/>
     <w:rsid w:val="003234A7"/>
     <w:rsid w:val="00337356"/>
     <w:rsid w:val="0034011A"/>
     <w:rsid w:val="00371A85"/>
     <w:rsid w:val="0038709E"/>
     <w:rsid w:val="003A35A3"/>
     <w:rsid w:val="003A4573"/>
     <w:rsid w:val="004422C1"/>
     <w:rsid w:val="00471218"/>
     <w:rsid w:val="00473613"/>
     <w:rsid w:val="004754E0"/>
     <w:rsid w:val="00475869"/>
     <w:rsid w:val="00493BEB"/>
     <w:rsid w:val="004D2F5D"/>
     <w:rsid w:val="004D4309"/>
     <w:rsid w:val="004E3DEA"/>
     <w:rsid w:val="004E6B7C"/>
     <w:rsid w:val="004F5B36"/>
     <w:rsid w:val="005116DC"/>
     <w:rsid w:val="005166AB"/>
     <w:rsid w:val="00524FFA"/>
     <w:rsid w:val="0054020E"/>
     <w:rsid w:val="005B4FBE"/>
     <w:rsid w:val="005C5F80"/>
     <w:rsid w:val="005D2E14"/>
     <w:rsid w:val="005E287C"/>
     <w:rsid w:val="006162DD"/>
     <w:rsid w:val="00636668"/>
     <w:rsid w:val="006545DF"/>
     <w:rsid w:val="006568AD"/>
     <w:rsid w:val="006A7392"/>
     <w:rsid w:val="006C4EA1"/>
     <w:rsid w:val="006D0A07"/>
     <w:rsid w:val="006F20B3"/>
     <w:rsid w:val="0072724E"/>
     <w:rsid w:val="00743A91"/>
     <w:rsid w:val="007B6458"/>
+    <w:rsid w:val="007D1593"/>
     <w:rsid w:val="007D23F4"/>
     <w:rsid w:val="00802679"/>
     <w:rsid w:val="008070FB"/>
     <w:rsid w:val="00835CC0"/>
     <w:rsid w:val="0086688C"/>
     <w:rsid w:val="008879C5"/>
     <w:rsid w:val="008F2FD5"/>
+    <w:rsid w:val="008F3D01"/>
     <w:rsid w:val="00912C2B"/>
     <w:rsid w:val="00913BC4"/>
     <w:rsid w:val="009564BC"/>
     <w:rsid w:val="009624AB"/>
     <w:rsid w:val="009A7342"/>
     <w:rsid w:val="009C0635"/>
     <w:rsid w:val="00A84CD3"/>
+    <w:rsid w:val="00AB1552"/>
     <w:rsid w:val="00AB6AA8"/>
     <w:rsid w:val="00AD4780"/>
     <w:rsid w:val="00AD7008"/>
     <w:rsid w:val="00AE4544"/>
     <w:rsid w:val="00B212B9"/>
+    <w:rsid w:val="00B40CB7"/>
     <w:rsid w:val="00B41A68"/>
     <w:rsid w:val="00B452C9"/>
+    <w:rsid w:val="00B85674"/>
     <w:rsid w:val="00B900E2"/>
     <w:rsid w:val="00C30E47"/>
     <w:rsid w:val="00C707D0"/>
     <w:rsid w:val="00C732D9"/>
     <w:rsid w:val="00C8286D"/>
     <w:rsid w:val="00C96BF7"/>
     <w:rsid w:val="00CE425A"/>
     <w:rsid w:val="00CF5833"/>
     <w:rsid w:val="00D60C43"/>
     <w:rsid w:val="00D91D28"/>
     <w:rsid w:val="00DB422C"/>
     <w:rsid w:val="00E056CF"/>
     <w:rsid w:val="00E225FF"/>
     <w:rsid w:val="00E5561D"/>
     <w:rsid w:val="00E61042"/>
+    <w:rsid w:val="00E7718F"/>
     <w:rsid w:val="00E82D77"/>
+    <w:rsid w:val="00E83259"/>
     <w:rsid w:val="00E9102A"/>
     <w:rsid w:val="00EB1266"/>
     <w:rsid w:val="00EB48CB"/>
     <w:rsid w:val="00EB5692"/>
     <w:rsid w:val="00EF3424"/>
     <w:rsid w:val="00F04BCC"/>
     <w:rsid w:val="00FC3206"/>
     <w:rsid w:val="00FF3177"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2762B46D"/>
   <w15:docId w15:val="{BAD11409-F66D-47CC-9C01-858B507FAD13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14490,84 +8223,88 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D60C43"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="789789470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1099057529">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -14833,76 +8570,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{620F8A5B-41FD-4357-81DE-EC0701FDB343}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4301</Characters>
+  <Pages>3</Pages>
+  <Words>685</Words>
+  <Characters>3702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5087</CharactersWithSpaces>
+  <CharactersWithSpaces>4379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lúcia Araújo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-12-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Mozilla/5.0 (Windows NT 6.3; Win64; x64) AppleWebKit/537.36 (KHTML, like Gecko) Chrome/70.0.3538.110 Safari/537.36</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">