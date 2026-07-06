--- v0 (2026-01-16)
+++ v1 (2026-07-06)
@@ -22,582 +22,379 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="01E0BD7D" w14:textId="77777777" w:rsidR="00BD2A30" w:rsidRDefault="00BD2A30">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52466FBC" w14:textId="1C424172" w:rsidR="00A03666" w:rsidRDefault="00152A3A" w:rsidP="00434FBF">
+    <w:p w14:paraId="52466FBC" w14:textId="1C424172" w:rsidR="00A03666" w:rsidRPr="00952C06" w:rsidRDefault="00152A3A" w:rsidP="00434FBF">
       <w:pPr>
         <w:widowControl/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00152A3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaro, para os fins, que no projeto ___________________, não haverá </w:t>
       </w:r>
-      <w:r w:rsidR="00A03666">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A03666" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">qualquer concessão de bolsas por meio de indicação direta ou </w:t>
       </w:r>
-      <w:r w:rsidRPr="00152A3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>favorecimento à concessão de bolsas a cônjuge, companheiro, qualquer parente em linha reta, colateral ou por afinidade</w:t>
       </w:r>
-      <w:r w:rsidR="00A03666">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A03666" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28581666" w14:textId="2E61CAAF" w:rsidR="00A03666" w:rsidRDefault="00A03666" w:rsidP="00A03666">
+    <w:p w14:paraId="28581666" w14:textId="24A01562" w:rsidR="00A03666" w:rsidRPr="00952C06" w:rsidRDefault="00A03666" w:rsidP="00A03666">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>com o</w:t>
       </w:r>
-      <w:r w:rsidR="00152A3A" w:rsidRPr="00A03666">
-[...81 lines deleted...]
-        <w:t xml:space="preserve">); </w:t>
+      <w:r w:rsidR="00152A3A" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coordenador ou do </w:t>
+      </w:r>
+      <w:r w:rsidR="001A630C" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vice coordenador</w:t>
+      </w:r>
+      <w:r w:rsidR="00152A3A" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do projeto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Art. 19, </w:t>
+      </w:r>
+      <w:r w:rsidR="001640EE" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I, Resolução n. 03/CONSUNI/UFCA, de 05 de março de 2020); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC25C55" w14:textId="5FB72012" w:rsidR="00A03666" w:rsidRDefault="00A03666" w:rsidP="00A03666">
+    <w:p w14:paraId="3DC25C55" w14:textId="3D695242" w:rsidR="00A03666" w:rsidRPr="00952C06" w:rsidRDefault="00A03666" w:rsidP="00A03666">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">com </w:t>
       </w:r>
-      <w:r w:rsidR="00152A3A" w:rsidRPr="00A03666">
-[...123 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidR="00152A3A" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>servidor da UFCA que atue na Direção das Fundações de Apoio e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="001640EE" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, VIII, alínea “a”, Resolução n. 03/CONSUNI/UFCA, de 05 de março de 2020);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6638F6B7" w14:textId="001CD241" w:rsidR="00152A3A" w:rsidRDefault="00A03666" w:rsidP="00A03666">
+    <w:p w14:paraId="6638F6B7" w14:textId="7BAC5817" w:rsidR="00152A3A" w:rsidRPr="00952C06" w:rsidRDefault="00A03666" w:rsidP="00A03666">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">com </w:t>
       </w:r>
-      <w:r w:rsidR="00152A3A" w:rsidRPr="00A03666">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00152A3A" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ocupantes de cargo de Direção Superior da UFCA</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Art. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="001640EE" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, VIII, alínea “</w:t>
+      </w:r>
+      <w:r w:rsidR="00434FBF" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”, Resolução n. 03/CONSUNI/UFCA, de 05 de março de 2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="00152A3A" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BEEBE1" w14:textId="646EAD0C" w:rsidR="00DA6401" w:rsidRDefault="00434FBF" w:rsidP="00434FBF">
+    <w:p w14:paraId="35BEEBE1" w14:textId="646EAD0C" w:rsidR="00DA6401" w:rsidRPr="00952C06" w:rsidRDefault="00434FBF" w:rsidP="00434FBF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Declaro ainda est</w:t>
       </w:r>
-      <w:r w:rsidR="00DA6401">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00DA6401" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ciente </w:t>
       </w:r>
-      <w:r w:rsidR="00DA6401">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00DA6401" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
-      <w:r w:rsidR="00DA6401">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00DA6401" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>os processos</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de seleção, indicação e gestão da equipe do projeto é de minha inteira responsabilidade</w:t>
       </w:r>
-      <w:r w:rsidR="00DA6401">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00DA6401" w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e, caso seja verificada a falsidade ou descumprimento dessa declaração, estarei sujeito(a) às sanções legais aplicáveis ao caso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDF7C1C" w14:textId="77777777" w:rsidR="00DA6401" w:rsidRDefault="00DA6401" w:rsidP="00434FBF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="584F771B" w14:textId="77777777" w:rsidR="00DA6401" w:rsidRDefault="00DA6401" w:rsidP="00434FBF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
@@ -620,207 +417,198 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E97C67A" w14:textId="77777777" w:rsidR="00DA6401" w:rsidRDefault="00DA6401" w:rsidP="00434FBF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="537449D9" w14:textId="3A4159EA" w:rsidR="00434FBF" w:rsidRDefault="00DA6401" w:rsidP="00DA6401">
+    <w:p w14:paraId="537449D9" w14:textId="3A4159EA" w:rsidR="00434FBF" w:rsidRPr="00952C06" w:rsidRDefault="00DA6401" w:rsidP="00DA6401">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NOME DO SERVIDOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF09E07" w14:textId="162C6630" w:rsidR="00DA6401" w:rsidRPr="00434FBF" w:rsidRDefault="00DA6401" w:rsidP="00DA6401">
+    <w:p w14:paraId="7AF09E07" w14:textId="162C6630" w:rsidR="00DA6401" w:rsidRPr="00952C06" w:rsidRDefault="00DA6401" w:rsidP="00DA6401">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00952C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Coordenador do Projeto xxxxx</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="580DECB7" w14:textId="77777777" w:rsidR="00BD2A30" w:rsidRDefault="00BD2A30">
       <w:pPr>
         <w:widowControl/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD2A30">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="707" w:bottom="1417" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53E07ED4" w14:textId="77777777" w:rsidR="00EE74A6" w:rsidRDefault="00EE74A6">
+    <w:p w14:paraId="1C17BCD4" w14:textId="77777777" w:rsidR="00CF357D" w:rsidRDefault="00CF357D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="379B0F24" w14:textId="77777777" w:rsidR="00EE74A6" w:rsidRDefault="00EE74A6">
+    <w:p w14:paraId="6C6368FF" w14:textId="77777777" w:rsidR="00CF357D" w:rsidRDefault="00CF357D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4454B283" w14:textId="77777777" w:rsidR="00EE74A6" w:rsidRDefault="00EE74A6">
+    <w:p w14:paraId="4377D30F" w14:textId="77777777" w:rsidR="00CF357D" w:rsidRDefault="00CF357D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42D98CDC" w14:textId="77777777" w:rsidR="00EE74A6" w:rsidRDefault="00EE74A6">
+    <w:p w14:paraId="093FB2E8" w14:textId="77777777" w:rsidR="00CF357D" w:rsidRDefault="00CF357D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0569B7B5" w14:textId="77777777" w:rsidR="00BD2A30" w:rsidRDefault="00BD2A30">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -840,54 +628,50 @@
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3003"/>
       <w:gridCol w:w="3848"/>
       <w:gridCol w:w="2637"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BD2A30" w14:paraId="6D5A189B" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3003" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="43B94C95" w14:textId="77777777" w:rsidR="00BD2A30" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27118FAF" wp14:editId="67C1F64D">
                 <wp:extent cx="409575" cy="409575"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="image1.png"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -956,65 +740,65 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2637" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="542467BF" w14:textId="77777777" w:rsidR="00BD2A30" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="13ACF5B0" w14:textId="3B0474BE" w:rsidR="00BD2A30" w:rsidRDefault="00000000">
+        <w:p w14:paraId="13ACF5B0" w14:textId="2B4EEF6F" w:rsidR="00BD2A30" w:rsidRDefault="00000000">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>DIARI 0</w:t>
           </w:r>
-          <w:r w:rsidR="00152A3A">
+          <w:r w:rsidR="00DB67DA">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="346EF0F0" w14:textId="77777777" w:rsidR="00BD2A30" w:rsidRDefault="00BD2A30">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -1187,79 +971,90 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1707607702">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="245000272">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD2A30"/>
     <w:rsid w:val="00152A3A"/>
+    <w:rsid w:val="001640EE"/>
+    <w:rsid w:val="001A630C"/>
+    <w:rsid w:val="001B531C"/>
+    <w:rsid w:val="003451FB"/>
     <w:rsid w:val="00434FBF"/>
     <w:rsid w:val="005C2967"/>
+    <w:rsid w:val="006279BC"/>
+    <w:rsid w:val="006B5383"/>
     <w:rsid w:val="00885212"/>
+    <w:rsid w:val="008F3D01"/>
+    <w:rsid w:val="00952C06"/>
+    <w:rsid w:val="009D4800"/>
     <w:rsid w:val="00A03666"/>
     <w:rsid w:val="00BD2A30"/>
+    <w:rsid w:val="00C251A9"/>
+    <w:rsid w:val="00CF357D"/>
     <w:rsid w:val="00DA6401"/>
+    <w:rsid w:val="00DB67DA"/>
     <w:rsid w:val="00EE74A6"/>
     <w:rsid w:val="00FF3E71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -1774,50 +1569,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -2110,70 +1906,66 @@
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1710763727">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1982346215">
       <w:bodyDiv w:val="1"/>
@@ -2496,68 +2288,68 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjI1szJtBadIutxb8RbDaR6gFUSXA==">CgMxLjA4AHIhMTNqUW5wcG1zQm5XYW5qbTB3M2pZWk1CUzh0blc5RHcy</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>151</Words>
-  <Characters>820</Characters>
+  <Characters>821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>970</CharactersWithSpaces>
+  <CharactersWithSpaces>971</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>UFCA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>