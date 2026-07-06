--- v0 (2026-01-16)
+++ v1 (2026-07-06)
@@ -75,114 +75,114 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0801109C" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00667658">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. Processo SIPAC</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9062"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00667658" w14:paraId="542A3335" w14:textId="77777777" w:rsidTr="00984714">
-[...2 lines deleted...]
-            <w:tcW w:w="9062" w:type="dxa"/>
+      <w:tr w:rsidR="00667658" w14:paraId="542A3335" w14:textId="77777777" w:rsidTr="004F0ED1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2BE6E69F" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00984714">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71FB6319" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00667658">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5415B708" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00667658">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Classificação do Projeto</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9062"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00667658" w14:paraId="1EAE93F8" w14:textId="77777777" w:rsidTr="00984714">
-[...2 lines deleted...]
-            <w:tcW w:w="9062" w:type="dxa"/>
+      <w:tr w:rsidR="00667658" w14:paraId="1EAE93F8" w14:textId="77777777" w:rsidTr="004F0ED1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="601B9EF9" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00984714">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48874223" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02FA71F8" w14:textId="322A29C8" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00667658" w:rsidP="00971C8E">
       <w:pPr>
@@ -199,60 +199,60 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00E120F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r w:rsidR="00971C8E" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> e ID do Projeto</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9062"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w14:paraId="6B9411F0" w14:textId="77777777" w:rsidTr="00AC591D">
-[...2 lines deleted...]
-            <w:tcW w:w="9062" w:type="dxa"/>
+      <w:tr w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w14:paraId="6B9411F0" w14:textId="77777777" w:rsidTr="004F0ED1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5CF2D9A2" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00AC591D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71812878" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EAB45CD" w14:textId="7A0E0A34" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00667658" w:rsidP="00764C83">
       <w:pPr>
@@ -273,51 +273,51 @@
       </w:r>
       <w:r w:rsidR="00E120F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nome</w:t>
       </w:r>
       <w:r w:rsidR="00764C83" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> do Coordenador:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9062"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00764C83" w:rsidRPr="00F02C1D" w14:paraId="22C2D2D6" w14:textId="77777777" w:rsidTr="00764C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0CB1F9A4" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00764C83" w:rsidP="00764C83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F31CCF9" w14:textId="77777777" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -335,4162 +335,4821 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00E120F6" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Período do Relatório:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9062"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E120F6" w:rsidRPr="00F02C1D" w14:paraId="62C317D4" w14:textId="77777777" w:rsidTr="00AC591D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46EBE528" w14:textId="77777777" w:rsidR="00E120F6" w:rsidRPr="00F02C1D" w:rsidRDefault="00E120F6" w:rsidP="00AC591D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="100F66C3" w14:textId="77777777" w:rsidR="00E120F6" w:rsidRPr="00F02C1D" w:rsidRDefault="00E120F6" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0513B7AE" w14:textId="46CC797E" w:rsidR="005451E5" w:rsidRDefault="005451E5" w:rsidP="005451E5">
+    <w:p w14:paraId="0513B7AE" w14:textId="2FF21FF3" w:rsidR="005451E5" w:rsidRDefault="00780E54" w:rsidP="005451E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F02C1D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="005451E5" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Liste as despesas realizadas de acordo com a rubrica descrita no Anexo IV do Plano de Trabalho:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="427"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2031"/>
+        <w:gridCol w:w="457"/>
+        <w:gridCol w:w="1993"/>
+        <w:gridCol w:w="1487"/>
+        <w:gridCol w:w="2173"/>
+        <w:gridCol w:w="2173"/>
+        <w:gridCol w:w="2173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="753E25FB" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="753E25FB" w14:textId="3782E0E3" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7739" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="40396756" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="32FA3337" w14:textId="2612362D" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Descrição Financeira</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="48A7FCEA" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="48A7FCEA" w14:textId="438B9B26" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4402EB" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="6C4402EB" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="711" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0830F194" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="58B06626" w14:textId="523A8503" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00780E54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valor Previsto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58B06626" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
-[...24 lines deleted...]
-            <w:tcW w:w="2001" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="024BA02B" w14:textId="5507ACF5" w:rsidR="00667658" w:rsidRPr="00BD4B1E" w:rsidRDefault="00667658" w:rsidP="00BD4B1E">
+          <w:p w14:paraId="024BA02B" w14:textId="5507ACF5" w:rsidR="00780E54" w:rsidRPr="00BD4B1E" w:rsidRDefault="00780E54" w:rsidP="00BD4B1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valor Executado</w:t>
             </w:r>
-            <w:r w:rsidR="00BD4B1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667658">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(até a elaboração do relatório)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcW w:w="1039" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4C355D" w14:textId="0A4FEC3B" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="2A4C355D" w14:textId="2D599F8A" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valor a executar </w:t>
-[...7 lines deleted...]
-              <w:t>(até a elaboração do relatório)</w:t>
+              <w:t>% Executado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCBD64C" w14:textId="17108DA1" w:rsidR="00780E54" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Saldo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="018A276D" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="018A276D" w14:textId="6FE9051D" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9E7C77" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="6F9E7C77" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Serviços Pessoa Física</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="695874EA" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E19CACE" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E861821" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="695874EA" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59760BC4" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="3FCF4777" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="3FCF4777" w14:textId="20AE3D24" w:rsidTr="00780E54">
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="421" w:type="dxa"/>
+          <w:wBefore w:w="219" w:type="pct"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1834" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2C174216" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="953" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C174216" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CLT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="0D70EA0A" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="134F1665" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1ADBD9" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D70EA0A" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="576C46DF" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="1A16B802" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="1A16B802" w14:textId="6FE7CD13" w:rsidTr="00780E54">
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="421" w:type="dxa"/>
+          <w:wBefore w:w="219" w:type="pct"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1834" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0DF5852A" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="953" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF5852A" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bolsas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="404B0BF6" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F024313" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D3E6D3" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="404B0BF6" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB3399B" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="37143FB8" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="37143FB8" w14:textId="38B5B1C5" w:rsidTr="00780E54">
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="421" w:type="dxa"/>
+          <w:wBefore w:w="219" w:type="pct"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1834" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="749DDDD2" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="953" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="749DDDD2" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="086573B3" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6753AADC" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCEB794" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="086573B3" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D71B0D4" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="29405AA6" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="29405AA6" w14:textId="7D997BD2" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDD3755" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="1EDD3755" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Serviços Pessoa Jurídica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="081BB01F" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A08847" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5498E1CF" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="081BB01F" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04301A15" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="48388E9E" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="48388E9E" w14:textId="44655598" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24E24D6D" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="24E24D6D" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mat. de Consumo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="095CCD31" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C10E24" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41482FC1" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="095CCD31" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E918A5F" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="31349FD3" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="31349FD3" w14:textId="30765CC4" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC4179E" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="3CC4179E" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mat. Permanente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="3AC4F696" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CAE888" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="084784F9" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC4F696" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D1A797" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="0E36EBCF" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="0E36EBCF" w14:textId="51172445" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE4387E" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="4AE4387E" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Passagens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="080A4CF4" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3058279F" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F4BD2D" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="080A4CF4" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD751CA" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="51BABF13" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="51BABF13" w14:textId="0269B3B7" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C011C65" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="6C011C65" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diárias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="3C1376A0" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AB3160" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F91EBE5" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1376A0" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C201460" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="4CADD74D" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="4CADD74D" w14:textId="65BA76C0" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="04412BC6" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="04412BC6" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Outras despesas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="61AD33EC" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="533905AC" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9B80E8" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AD33EC" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6A865B" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="20E59639" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="20E59639" w14:textId="3AB12C66" w:rsidTr="00780E54">
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="421" w:type="dxa"/>
+          <w:wBefore w:w="219" w:type="pct"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1834" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44297466" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="953" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44297466" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DOA da Fundação</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="110FA97B" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05633537" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FD2F62" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="110FA97B" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0108A4" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="0044BA29" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="0044BA29" w14:textId="54B54F46" w:rsidTr="00780E54">
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="421" w:type="dxa"/>
+          <w:wBefore w:w="219" w:type="pct"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1834" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22C0C793" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="953" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C0C793" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ressarcimento UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="5B023F56" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B51516" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F6E028" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B023F56" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAF0626" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="458BF2E5" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="458BF2E5" w14:textId="378BB1DA" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67A66A4B" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="67A66A4B" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rendimentos Bancários</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="7EB01E6B" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7648B050" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA0D8F5" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB01E6B" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0532CE11" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="4F082082" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="4F082082" w14:textId="09181BCD" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24F21721" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="24F21721" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tarifas Bancárias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="4146AA82" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="766E21F4" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A198D17" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4146AA82" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEF2EBB" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667658" w:rsidRPr="00BC4A98" w14:paraId="19ACB9F5" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="00780E54" w:rsidRPr="00BC4A98" w14:paraId="19ACB9F5" w14:textId="7EE0C307" w:rsidTr="00780E54">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="05D3E88E" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+          <w:p w14:paraId="05D3E88E" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="2D00FB12" w14:textId="77777777" w:rsidR="00667658" w:rsidRPr="00BC4A98" w:rsidRDefault="00667658" w:rsidP="00984714">
+            <w:tcW w:w="711" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8D5472" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21ED707C" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D00FB12" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA6D091" w14:textId="77777777" w:rsidR="00780E54" w:rsidRPr="00BC4A98" w:rsidRDefault="00780E54" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76B7AC01" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="005451E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C14261A" w14:textId="527EA53E" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="009B0D64" w:rsidP="00764C83">
+    <w:p w14:paraId="01625FE9" w14:textId="69388AAC" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="004F0ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Estima-se que o projeto será finalizado dentro do prazo estipulado no contrato vigente?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36061116" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="004F0ED1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CA4F9D" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="004F0ED1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não, especificar o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> motivos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e estimar um novo prazo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w14:paraId="2EA5DA07" w14:textId="77777777" w:rsidTr="004F0ED1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="695CF813" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00EB34D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="33A25A9F" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRDefault="00E6551F" w:rsidP="004F0ED1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73212A5E" w14:textId="0E550D63" w:rsidR="00E6551F" w:rsidRDefault="00E6551F" w:rsidP="004F0ED1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E6551F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6551F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Há necessidade de aditivos, remanejamentos ou outras providências administrativas?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D95FF2" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384278AB" w14:textId="691C02F9" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAA1250" w14:textId="767B4C0B" w:rsidR="004F0ED1" w:rsidRPr="00E6551F" w:rsidRDefault="004F0ED1" w:rsidP="004F0ED1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E6551F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Havendo necessidade de prorrogação, o Coordenador do Projeto deverá informar à DIARI e seguir as devidas orientações do setor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30532941" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRDefault="004F0ED1" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C14261A" w14:textId="26EF0ABD" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0D64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005451E5" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Houve aquisição de bens no período?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A64E6F3" w14:textId="0E1C7220" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="005451E5" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>(   ) Não</w:t>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) Não</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6EC8FA" w14:textId="73636374" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="005451E5" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>(   ) Sim, especificar quais:</w:t>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) Sim, especificar quais:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1844"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1775"/>
+        <w:gridCol w:w="2164"/>
+        <w:gridCol w:w="726"/>
+        <w:gridCol w:w="1750"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="2083"/>
+        <w:gridCol w:w="2338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD4B1E" w:rsidRPr="00F02C1D" w14:paraId="4EA0671E" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w14:paraId="4EA0671E" w14:textId="58335DB6" w:rsidTr="004F0ED1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1035" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6DA964" w14:textId="77777777" w:rsidR="00BD4B1E" w:rsidRPr="00F02C1D" w:rsidRDefault="00BD4B1E" w:rsidP="00984714">
+          <w:p w14:paraId="6D6DA964" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Descrição do Bem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="347" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2308431D" w14:textId="77777777" w:rsidR="00BD4B1E" w:rsidRPr="00F02C1D" w:rsidRDefault="00BD4B1E" w:rsidP="00984714">
+          <w:p w14:paraId="2308431D" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Qtd.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+              <w:t>Qtd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0364AA" w14:textId="77777777" w:rsidR="00BD4B1E" w:rsidRPr="00F02C1D" w:rsidRDefault="00BD4B1E" w:rsidP="00984714">
+          <w:p w14:paraId="0F0364AA" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Valor Unitário</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="103978EB" w14:textId="77777777" w:rsidR="00BD4B1E" w:rsidRPr="00F02C1D" w:rsidRDefault="00BD4B1E" w:rsidP="00984714">
+          <w:p w14:paraId="103978EB" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Valor Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="996" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="07E09AD4" w14:textId="77777777" w:rsidR="00BD4B1E" w:rsidRPr="00F02C1D" w:rsidRDefault="00BD4B1E" w:rsidP="00984714">
+          <w:p w14:paraId="07E09AD4" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nº da Nota Fiscal</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="459EE596" w14:textId="18A74E30" w:rsidR="004F0ED1" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Localização do Bem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4B1E" w:rsidRPr="00F02C1D" w14:paraId="48D40799" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w14:paraId="48D40799" w14:textId="7BDA767E" w:rsidTr="004F0ED1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...61 lines deleted...]
-          <w:p w14:paraId="1BBD50DE" w14:textId="77777777" w:rsidR="00BD4B1E" w:rsidRPr="00F02C1D" w:rsidRDefault="00BD4B1E" w:rsidP="00984714">
+            <w:tcW w:w="1035" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA0DB43" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="080892BA" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF1A6F0" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="667" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="109E15F7" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBD50DE" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0700B929" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4B1E" w:rsidRPr="00F02C1D" w14:paraId="6A30924A" w14:textId="77777777" w:rsidTr="00984714">
+      <w:tr w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w14:paraId="6A30924A" w14:textId="41CC1743" w:rsidTr="004F0ED1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...61 lines deleted...]
-          <w:p w14:paraId="2A932649" w14:textId="77777777" w:rsidR="00BD4B1E" w:rsidRPr="00F02C1D" w:rsidRDefault="00BD4B1E" w:rsidP="00984714">
+            <w:tcW w:w="1035" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09346635" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A41A8C4" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F432CF" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="667" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4DED3D" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A932649" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA5361D" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRPr="00F02C1D" w:rsidRDefault="004F0ED1" w:rsidP="00984714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0175A27E" w14:textId="6D4B851F" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="009B0D64" w:rsidP="00764C83">
+    <w:p w14:paraId="52081376" w14:textId="77777777" w:rsidR="004F0ED1" w:rsidRDefault="004F0ED1" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0175A27E" w14:textId="03BBA6E9" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">7. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0D64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00940C8F" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Obras e Serviços executados: </w:t>
       </w:r>
       <w:r w:rsidR="00940C8F" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Se aplicável ao projeto)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1510"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1511"/>
+        <w:gridCol w:w="1307"/>
+        <w:gridCol w:w="1307"/>
+        <w:gridCol w:w="1307"/>
+        <w:gridCol w:w="1307"/>
+        <w:gridCol w:w="1307"/>
+        <w:gridCol w:w="1307"/>
+        <w:gridCol w:w="1307"/>
+        <w:gridCol w:w="1307"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w14:paraId="0B31AD47" w14:textId="77777777" w:rsidTr="00F02C1D">
-[...2 lines deleted...]
-            <w:tcW w:w="1510" w:type="dxa"/>
+      <w:tr w:rsidR="008612BB" w:rsidRPr="00F02C1D" w14:paraId="0B31AD47" w14:textId="62D1CC3B" w:rsidTr="008612BB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="4EA125F9" w14:textId="2D2061CC" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="00940C8F" w:rsidP="00940C8F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA125F9" w14:textId="2D2061CC" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Obras e Serviços</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="625" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="173A93F5" w14:textId="17B91FD8" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="00940C8F" w:rsidP="00940C8F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="173A93F5" w14:textId="2AC0C93C" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">Mês/Ano </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(inicial)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4AD0F5" w14:textId="40F4DC43" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mês/Ano </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(final)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3F0E42" w14:textId="0CB2CB89" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Duração </w:t>
             </w:r>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(meses)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="625" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="3D4AD0F5" w14:textId="496EB841" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="00940C8F" w:rsidP="00940C8F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6012F036" w14:textId="425B672B" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Empresa Contratada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FB1D6A" w14:textId="1130DE4F" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Valor Contratado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="519639BB" w14:textId="6B44EDA6" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Valor pago até o momento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2594DAB0" w14:textId="01153D35" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Mês</w:t>
-[...139 lines deleted...]
-              <w:t>A executar (%)</w:t>
+              <w:t>A executar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w14:paraId="0F3CADB6" w14:textId="77777777" w:rsidTr="00940C8F">
-[...79 lines deleted...]
-          <w:p w14:paraId="45314BFB" w14:textId="77777777" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="00940C8F" w:rsidP="00764C83">
+      <w:tr w:rsidR="008612BB" w:rsidRPr="00F02C1D" w14:paraId="0F3CADB6" w14:textId="5A9650F3" w:rsidTr="008612BB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD13751" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7443CC94" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="680C45C5" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DD8815" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BA6E97" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="224ACF6F" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45314BFB" w14:textId="5CA43324" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AC7143" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w14:paraId="5D2D6ADA" w14:textId="77777777" w:rsidTr="00940C8F">
-[...79 lines deleted...]
-          <w:p w14:paraId="4A6699F7" w14:textId="77777777" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="00940C8F" w:rsidP="00764C83">
+      <w:tr w:rsidR="008612BB" w:rsidRPr="00F02C1D" w14:paraId="5D2D6ADA" w14:textId="19820244" w:rsidTr="008612BB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E0DB36" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E467405" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDDAFA5" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A81FE3" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADC243A" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEBF97F" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6699F7" w14:textId="2B04A99F" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9DA5E6" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="75C463B2" w14:textId="77777777" w:rsidTr="00940C8F">
-[...79 lines deleted...]
-          <w:p w14:paraId="124B81EF" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00764C83">
+      <w:tr w:rsidR="008612BB" w:rsidRPr="00F02C1D" w14:paraId="75C463B2" w14:textId="59F22F10" w:rsidTr="008612BB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3995A403" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC1D3BE" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E4F2E4" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="544710FC" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45636CA3" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AC487E" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="124B81EF" w14:textId="33CF7AF1" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B044FBB" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="1996F0FA" w14:textId="77777777" w:rsidTr="00940C8F">
-[...79 lines deleted...]
-          <w:p w14:paraId="28066D2C" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00764C83">
+      <w:tr w:rsidR="008612BB" w:rsidRPr="00F02C1D" w14:paraId="1996F0FA" w14:textId="2F738763" w:rsidTr="008612BB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B551A8B" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE7F3E7" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F84C19C" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7304253B" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0115450B" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9809B3" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28066D2C" w14:textId="2165D48E" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1D9B41" w14:textId="77777777" w:rsidR="008612BB" w:rsidRPr="00F02C1D" w:rsidRDefault="008612BB" w:rsidP="008612BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D68C620" w14:textId="77777777" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="00940C8F" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32FA7963" w14:textId="2440E418" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="009B0D64" w:rsidP="00971C8E">
+    <w:p w14:paraId="32FA7963" w14:textId="78044C0B" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">8. </w:t>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0D64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00971C8E" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cumprimento de Metas até o momento:</w:t>
       </w:r>
       <w:r w:rsidR="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F02C1D" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(conforme descrito no Anexo III do Plano de Trabalho)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="4000" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1812"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1813"/>
+        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="1924"/>
+        <w:gridCol w:w="1715"/>
+        <w:gridCol w:w="2422"/>
+        <w:gridCol w:w="2420"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="6FBD2DEA" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="00171A9B" w:rsidRPr="00841ECA" w14:paraId="1813C019" w14:textId="77777777" w:rsidTr="00171A9B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="944" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3EB6F3" w14:textId="6C185221" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+          <w:p w14:paraId="27D2BCFE" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841ECA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ID da Meta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-[...25 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="920" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21EBB44A" w14:textId="6863F3A1" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+          <w:p w14:paraId="5AA912E5" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841ECA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mês inicial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2346C4FE" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841ECA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mês final</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D000A07" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841ECA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Executado (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="358DB2DE" w14:textId="4F303815" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Informar se está dentro do cronograma. Caso não esteja, justificar o atraso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="15083EFB" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="00171A9B" w:rsidRPr="00841ECA" w14:paraId="0486FB07" w14:textId="77777777" w:rsidTr="00A32231">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...74 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="944" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BD4391" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD5EC44" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD5B754" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE70E6B" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04211749" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="36D16BDE" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="00171A9B" w:rsidRPr="00841ECA" w14:paraId="6DA6C0DA" w14:textId="77777777" w:rsidTr="00A32231">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...247 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="944" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4958F52A" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C219E1" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5567D3D5" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B367F67" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C250E8" w14:textId="77777777" w:rsidR="00171A9B" w:rsidRPr="00841ECA" w:rsidRDefault="00171A9B" w:rsidP="00A32231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09D106B1" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00764C83">
+    <w:p w14:paraId="09D106B1" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRDefault="00971C8E" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55EF1B57" w14:textId="59A3653E" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="009B0D64" w:rsidP="00764C83">
+    <w:p w14:paraId="50C16FE4" w14:textId="37FE7FE0" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="00E6551F" w:rsidP="0033641E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">9. </w:t>
+        <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidR="00971C8E" w:rsidRPr="00F02C1D">
+      <w:r w:rsidR="0033641E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Estima-se que o</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00940C8F" w:rsidRPr="00F02C1D">
-[...135 lines deleted...]
-      <w:r w:rsidRPr="0033641E">
+      <w:r w:rsidR="0033641E" w:rsidRPr="0033641E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Liste as atividades realizadas no projeto de acordo com o período indicado no relatório.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5098"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4703"/>
+        <w:gridCol w:w="2355"/>
+        <w:gridCol w:w="1175"/>
+        <w:gridCol w:w="1179"/>
+        <w:gridCol w:w="1044"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="7653B6CD" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="00283815" w:rsidRPr="0033641E" w14:paraId="7653B6CD" w14:textId="77777777" w:rsidTr="00283815">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00B109C0" w14:textId="175B3DD3" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="00B109C0" w14:textId="175B3DD3" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Descrição</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="1126" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F118714" w14:textId="57C6A740" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Atividade Correlata meta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1126" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22CFB982" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="22CFB982" w14:textId="40113455" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Período de execução</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="499" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="160C70E5" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="160C70E5" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>% de execução</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="6D1C7631" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="00283815" w:rsidRPr="0033641E" w14:paraId="6D1C7631" w14:textId="77777777" w:rsidTr="00283815">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2249" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0498C21C" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="0498C21C" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1126" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD1FF61" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="735B7021" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="735B7021" w14:textId="0E78012E" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Início</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15E99887" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="15E99887" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Término</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="499" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D8D344E" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="3D8D344E" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="457DB1BF" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="00283815" w:rsidRPr="0033641E" w14:paraId="457DB1BF" w14:textId="77777777" w:rsidTr="00283815">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77EF182E" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="77EF182E" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1126" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEAC0B0" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A7F8995" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="2A7F8995" w14:textId="0F3EF286" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79CDF01E" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="79CDF01E" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="499" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C81AAAD" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="6C81AAAD" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="7F8F4856" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="00283815" w:rsidRPr="0033641E" w14:paraId="7F8F4856" w14:textId="77777777" w:rsidTr="00283815">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0218D2D1" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="0218D2D1" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1126" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D63511" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D5C5B05" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="0D5C5B05" w14:textId="54EF211D" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B1C800C" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="2B1C800C" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="499" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F6923CC" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="7F6923CC" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="369BECF7" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="00283815" w:rsidRPr="0033641E" w14:paraId="369BECF7" w14:textId="77777777" w:rsidTr="00283815">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36D6F591" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="36D6F591" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1126" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28810F17" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F978BEC" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="6F978BEC" w14:textId="58BEBDB8" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23DFCB2E" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="23DFCB2E" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="499" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B8273A8" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="5B8273A8" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="4124A67F" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="00283815" w:rsidRPr="0033641E" w14:paraId="4124A67F" w14:textId="77777777" w:rsidTr="00283815">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16DEA004" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="16DEA004" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1126" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="208D5FE6" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75AD7C96" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="75AD7C96" w14:textId="7A2CB7A0" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B917D1B" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="1B917D1B" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="499" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37793CF7" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="37793CF7" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="68E6545A" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="00283815" w:rsidRPr="0033641E" w14:paraId="68E6545A" w14:textId="77777777" w:rsidTr="00283815">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2249" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79B7DE2C" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="79B7DE2C" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1126" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8942F8" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD34708" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="1DD34708" w14:textId="6AA4CE3F" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D58B9EC" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="4D58B9EC" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="499" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE17F87" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="5FE17F87" w14:textId="77777777" w:rsidR="00283815" w:rsidRPr="0033641E" w:rsidRDefault="00283815" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15438F16" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1755EBB0" w14:textId="72351463" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="009B0D64" w:rsidP="00DD7C3D">
+    <w:p w14:paraId="1755EBB0" w14:textId="2DBEBE7D" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00DD7C3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">10. </w:t>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0D64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DD7C3D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Equipe do Projeto </w:t>
       </w:r>
       <w:r w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(devem ser listados </w:t>
       </w:r>
       <w:r w:rsidR="00DD7C3D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">todos, </w:t>
       </w:r>
       <w:r w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>inclusive os que não estejam mais no projeto)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2239"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="1858"/>
+        <w:gridCol w:w="1888"/>
+        <w:gridCol w:w="1677"/>
+        <w:gridCol w:w="1681"/>
+        <w:gridCol w:w="1677"/>
+        <w:gridCol w:w="1675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="5C0F32ED" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="5C0F32ED" w14:textId="1B5C3C6E" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8577" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="563F78EE" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+          <w:p w14:paraId="34049B79" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>DOCENTES, DISCENTES E TÉCNICO-ADMINISTRATIVOS</w:t>
+              <w:t xml:space="preserve">MEMBROS INTERNOS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C86FC09" w14:textId="2FCD3F7C" w:rsidR="00FB40B8" w:rsidRPr="00FB40B8" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB40B8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(docentes, discentes e técnico-administrativos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="0F53DE32" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="0F53DE32" w14:textId="217FC854" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="4E21A096" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E21A096" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="7B1A894F" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1A894F" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Função no Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="44128E57" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44128E57" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo de Remuneração </w:t>
             </w:r>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Voluntário, </w:t>
@@ -4507,408 +5166,650 @@
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>CLT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou não se aplica</w:t>
             </w:r>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="804" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="16EB7627" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EB7627" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vinculação</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="622061C6" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+          <w:p w14:paraId="622061C6" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>docente, discente, e TAE ou membro externo</w:t>
             </w:r>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="428AB816" w14:textId="56C39D40" w:rsidR="00FB40B8" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data de entrada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE86D8F" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data de </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E34F6F0" w14:textId="7009394F" w:rsidR="00FB40B8" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>saída</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="7A099923" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="7A099923" w14:textId="10F2266A" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="04277D96" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="888" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7FE1E8" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="080A4E89" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E739BAA" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04277D96" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="450E7447" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B86017" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="2E8CBD17" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="2E8CBD17" w14:textId="204B12F2" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="676526C2" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D44D604" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34D32C7F" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="245EE432" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="676526C2" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E192274" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B22976A" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="794D9987" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="794D9987" w14:textId="7917C4FA" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="400E227B" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="683EE24F" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F7CF16D" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0746BEB0" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="400E227B" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43F89F7D" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FEC943F" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="415316B1" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="6F56DFEB" w14:textId="77777777" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="4A01C799" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C9A1C84" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F44AE66" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78E34C9A" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42FEB013" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FB593C2" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33F23E90" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="004901A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="7E32D344" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="6F14C2DF" w14:textId="51FFFE3E" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8577" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE95370" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+          <w:p w14:paraId="64C963B1" w14:textId="16B552D2" w:rsidR="00FB40B8" w:rsidRDefault="00FB40B8" w:rsidP="00A32231">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>MEMBROS EXTERNOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="71560EB6" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="6649AEA7" w14:textId="1D026EF8" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="7EDFC0E6" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A84CBF7" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="68F838A7" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23918C63" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Função no Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="15A25DAD" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C37AA6" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo de Remuneração </w:t>
             </w:r>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Voluntário, </w:t>
@@ -4919,880 +5820,986 @@
               </w:rPr>
               <w:t>Bolsa, RPA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>CLT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, não se aplica)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="804" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="10F064C2" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6344ED1F" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Resumo das Atividades Desenvolvidas</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3779E163" w14:textId="220135A2" w:rsidR="00FB40B8" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data de entrada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23735F98" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data de </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0167E8A1" w14:textId="1C271899" w:rsidR="00FB40B8" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>saída</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="310DF7EE" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="371987EA" w14:textId="0A541560" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="0252798E" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="888" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BE2831" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2118AC61" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A99D124" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F92BFF" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D2913C" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C4AFC8" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="532AFD22" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="2903025A" w14:textId="529881EE" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="48B7EDCF" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="888" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="697FF146" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C57FF64" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06ED8DED" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="626A7478" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5939521D" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBD69C4" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="4640B3E6" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="64457EA2" w14:textId="608F6A07" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="092E09F5" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="888" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="737DF99A" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DD9104" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49111AE6" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3041B83B" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA8282E" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E388F9" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="184B093B" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w14:paraId="2D665619" w14:textId="4C0AB104" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="3DAFB1F6" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="888" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5917E677" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F1465D" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37251D2D" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DD1473" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3731AD83" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5135CA55" w14:textId="77777777" w:rsidR="00FB40B8" w:rsidRPr="00F02C1D" w:rsidRDefault="00FB40B8" w:rsidP="00FB40B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11ADCE44" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00DD7C3D">
+    <w:p w14:paraId="4A01BA26" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2239"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="3574"/>
+        <w:gridCol w:w="3647"/>
+        <w:gridCol w:w="3235"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="3B95B639" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w14:paraId="5967B228" w14:textId="77777777" w:rsidTr="00A32231">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6550" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="53CEB229" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+          <w:p w14:paraId="3F4F1F11" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00871F8A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VOLUNTÁRIOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="3B010279" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w14:paraId="7E1F69D9" w14:textId="77777777" w:rsidTr="00FB40B8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="797C6EB0" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2A8058" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="1744" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="35AF48CE" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8AABAD" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Função no Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="2088CBD9" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E8E17E" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Resumo das Atividades Desenvolvidas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="049C592E" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w14:paraId="302DA013" w14:textId="77777777" w:rsidTr="00A32231">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="33EF765B" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="1709" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="162CAA30" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1744" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A89ACC2" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB56698" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="13DF74BB" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w14:paraId="7AC70124" w14:textId="77777777" w:rsidTr="00A32231">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="7BF57D93" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="1709" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6162BDFC" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1744" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="241F5885" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6193B657" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="1C1A3FAF" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w14:paraId="47AAD113" w14:textId="77777777" w:rsidTr="00A32231">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="6F3695B5" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="1709" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F83C49B" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1744" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1A31F8" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FBD1C2" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="48F03CDA" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w14:paraId="71C5A61B" w14:textId="77777777" w:rsidTr="00A32231">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="0FDA68B9" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="1709" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F239852" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1744" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13977A80" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35434BF4" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00A32231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FB1AD53" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00971C8E">
+    <w:p w14:paraId="46824B2D" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38C40083" w14:textId="2D09E562" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
+    <w:p w14:paraId="0F8AD072" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283815">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Declaro que as informações constantes neste relatório correspondem fielmente à execução do projeto até a presente data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6B69BF" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C4B767" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Cidade/CE, data da assinatura digital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4A8FB3" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
+    <w:p w14:paraId="0FBCBD4B" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2295C9CE" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
+    <w:p w14:paraId="56B695AD" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE49049" w14:textId="77777777" w:rsidR="00F02C1D" w:rsidRDefault="00F02C1D" w:rsidP="00971C8E">
+    <w:p w14:paraId="3598E6DD" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64B6281B" w14:textId="77777777" w:rsidR="00F02C1D" w:rsidRDefault="00F02C1D" w:rsidP="00971C8E">
+    <w:p w14:paraId="45DD7E08" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="262E2303" w14:textId="24802FCA" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
+    <w:p w14:paraId="5D38D943" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NOME DO COORDENADOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BA4C6E" w14:textId="1FB8C208" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
+    <w:p w14:paraId="68F3CFCE" w14:textId="77777777" w:rsidR="00E6551F" w:rsidRPr="00F02C1D" w:rsidRDefault="00E6551F" w:rsidP="00E6551F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Coordenador do Projeto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD51BE7" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
-[...84 lines deleted...]
-    <w:sectPr w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidSect="00764C83">
+    <w:p w14:paraId="0FD51BE7" w14:textId="465AF3F1" w:rsidR="00971C8E" w:rsidRPr="00E6551F" w:rsidRDefault="00971C8E" w:rsidP="00E6551F"/>
+    <w:sectPr w:rsidR="00971C8E" w:rsidRPr="00E6551F" w:rsidSect="004F0ED1">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1133" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6338F76D" w14:textId="77777777" w:rsidR="00A639DF" w:rsidRDefault="00A639DF" w:rsidP="00764C83">
+    <w:p w14:paraId="609D0940" w14:textId="77777777" w:rsidR="003D6515" w:rsidRDefault="003D6515" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CBA6ED7" w14:textId="77777777" w:rsidR="00A639DF" w:rsidRDefault="00A639DF" w:rsidP="00764C83">
+    <w:p w14:paraId="4AF6AA9E" w14:textId="77777777" w:rsidR="003D6515" w:rsidRDefault="003D6515" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2114432626"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0787764A" w14:textId="72DDE471" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="57282D17" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C8192CB" w14:textId="77777777" w:rsidR="00A639DF" w:rsidRDefault="00A639DF" w:rsidP="00764C83">
+    <w:p w14:paraId="2D52B107" w14:textId="77777777" w:rsidR="003D6515" w:rsidRDefault="003D6515" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="212B81CF" w14:textId="77777777" w:rsidR="00A639DF" w:rsidRDefault="00A639DF" w:rsidP="00764C83">
+    <w:p w14:paraId="2FD4F490" w14:textId="77777777" w:rsidR="003D6515" w:rsidRDefault="003D6515" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F30DF51" w14:textId="35FA1F8C" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="00764C83">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03F22205" wp14:editId="7F5333E0">
           <wp:extent cx="866775" cy="876300"/>
@@ -5945,103 +6952,124 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00764C83">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>[INFORMA A ID DO PROJETO]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="255794E9" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00764C83" w:rsidRDefault="00764C83">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00764C83"/>
+    <w:rsid w:val="00171A9B"/>
     <w:rsid w:val="00213250"/>
+    <w:rsid w:val="00283815"/>
     <w:rsid w:val="002B32ED"/>
     <w:rsid w:val="002C091C"/>
+    <w:rsid w:val="002F61DE"/>
     <w:rsid w:val="00311786"/>
     <w:rsid w:val="00323F9A"/>
     <w:rsid w:val="0033641E"/>
+    <w:rsid w:val="003D6515"/>
     <w:rsid w:val="003F5C2E"/>
     <w:rsid w:val="00435D52"/>
+    <w:rsid w:val="004F0ED1"/>
     <w:rsid w:val="005451E5"/>
     <w:rsid w:val="005A0C93"/>
+    <w:rsid w:val="005D7E2C"/>
     <w:rsid w:val="00667658"/>
+    <w:rsid w:val="00684BA0"/>
     <w:rsid w:val="00764C83"/>
+    <w:rsid w:val="00780E54"/>
     <w:rsid w:val="00795473"/>
     <w:rsid w:val="007B11D9"/>
+    <w:rsid w:val="007C745C"/>
+    <w:rsid w:val="00817B83"/>
+    <w:rsid w:val="008612BB"/>
+    <w:rsid w:val="00882260"/>
+    <w:rsid w:val="008D4D35"/>
     <w:rsid w:val="00940C8F"/>
     <w:rsid w:val="00971C8E"/>
     <w:rsid w:val="00987CFF"/>
     <w:rsid w:val="009B0D64"/>
+    <w:rsid w:val="009E45DB"/>
     <w:rsid w:val="00A639DF"/>
     <w:rsid w:val="00B2532A"/>
     <w:rsid w:val="00BD4B1E"/>
     <w:rsid w:val="00BF56B6"/>
     <w:rsid w:val="00C15EB3"/>
     <w:rsid w:val="00CB0C85"/>
+    <w:rsid w:val="00D30356"/>
+    <w:rsid w:val="00D53D52"/>
     <w:rsid w:val="00D926CC"/>
+    <w:rsid w:val="00DA4DEA"/>
     <w:rsid w:val="00DC56FE"/>
     <w:rsid w:val="00DD7C3D"/>
     <w:rsid w:val="00DE1AD2"/>
     <w:rsid w:val="00E120F6"/>
+    <w:rsid w:val="00E6551F"/>
     <w:rsid w:val="00F02C1D"/>
+    <w:rsid w:val="00FB40B8"/>
     <w:rsid w:val="00FC06C9"/>
+    <w:rsid w:val="00FF0FD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="730039DC"/>
@@ -7387,73 +8415,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>380</Words>
-  <Characters>2057</Characters>
+  <Words>445</Words>
+  <Characters>2404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2433</CharactersWithSpaces>
+  <CharactersWithSpaces>2844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Assis Nogueira</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>