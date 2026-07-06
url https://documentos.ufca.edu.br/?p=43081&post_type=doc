--- v0 (2026-01-16)
+++ v1 (2026-07-06)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="594C6B61" w14:textId="7EE41B32" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="004E4504">
+    <w:p w14:paraId="594C6B61" w14:textId="4F1C5DE5" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764C83">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">RELATÓRIO </w:t>
       </w:r>
       <w:r w:rsidR="00F81450">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -79,270 +79,270 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54302D6E" w14:textId="3E726006" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. Processo SIPAC</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve"> do Coordenador:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9488"/>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A93A2D" w14:paraId="0DD70862" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A822520" w14:textId="77777777" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="122E3202" w14:textId="77777777" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720A9257" w14:textId="226631BB" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. Classificação do Projeto</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A93A2D" w14:paraId="625EEF21" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DFE4F3" w14:textId="77777777" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="09D82406" w14:textId="77777777" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FA71F8" w14:textId="7322C52B" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00542101">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E120F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidR="00971C8E" w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e ID do Projeto</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w14:paraId="6B9411F0" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF2D9A2" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71812878" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EAB45CD" w14:textId="606FAE05" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00542101">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E120F6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nome</w:t>
+      </w:r>
+      <w:r w:rsidR="00764C83" w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Coordenador:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00764C83" w:rsidRPr="00F02C1D" w14:paraId="22C2D2D6" w14:textId="77777777" w:rsidTr="00764C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0CB1F9A4" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00764C83" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F31CCF9" w14:textId="77777777" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -380,83 +380,93 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Período do </w:t>
       </w:r>
       <w:r w:rsidR="00F81450">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Projeto</w:t>
       </w:r>
       <w:r w:rsidR="00E120F6" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4815"/>
-        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="5303"/>
+        <w:gridCol w:w="5153"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00542101" w14:paraId="675E0631" w14:textId="77777777" w:rsidTr="00841ECA">
-[...2 lines deleted...]
-            <w:tcW w:w="4815" w:type="dxa"/>
+      <w:tr w:rsidR="00542101" w14:paraId="675E0631" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2536" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="476CDAC7" w14:textId="5235AF32" w:rsidR="00542101" w:rsidRDefault="00542101" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Inicio:</w:t>
+              <w:t>Inicio</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2464" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3611E3D4" w14:textId="6F985064" w:rsidR="00542101" w:rsidRDefault="00542101" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Término:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="100F66C3" w14:textId="77777777" w:rsidR="00E120F6" w:rsidRDefault="00E120F6" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -498,1488 +508,1738 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Liste as despesas realizadas de acordo com a rubrica descrita no Anexo IV do </w:t>
       </w:r>
       <w:r w:rsidR="001D22C1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">último </w:t>
       </w:r>
       <w:r w:rsidR="005451E5" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Plano de Trabalho:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2190"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1936"/>
+        <w:gridCol w:w="3269"/>
+        <w:gridCol w:w="2041"/>
+        <w:gridCol w:w="2319"/>
+        <w:gridCol w:w="1821"/>
+        <w:gridCol w:w="1006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="4801D142" w14:textId="23F4591C" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="4801D142" w14:textId="23F4591C" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1563" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="376C3978" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3437" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="700B52FF" w14:textId="2819810B" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+          <w:p w14:paraId="700B52FF" w14:textId="58B874F8" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Descrição </w:t>
+              <w:t>Descrição Financeira</w:t>
             </w:r>
-            <w:r w:rsidR="00BC4A98" w:rsidRPr="00BC4A98">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="00D47E02" w14:textId="7D7BF9F1" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="00D47E02" w14:textId="7D7BF9F1" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1563" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08C5B635" w14:textId="32B15CC5" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+          <w:p w14:paraId="08C5B635" w14:textId="32B15CC5" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="976" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03CAC8D3" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+          <w:p w14:paraId="23EBD1F1" w14:textId="31803286" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="008A4C37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valor Previsto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23EBD1F1" w14:textId="614AA69E" w:rsidR="00DD62C8" w:rsidRPr="00BC4A98" w:rsidRDefault="00DD62C8" w:rsidP="004E4504">
-[...24 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28E1D75B" w14:textId="03B97A11" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+          <w:p w14:paraId="28E1D75B" w14:textId="03B97A11" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valor Executado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="871" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E924F0" w14:textId="0FF91E3F" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>%Executado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="183095C1" w14:textId="18FB24DF" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00404449" w:rsidP="004E4504">
+          <w:p w14:paraId="183095C1" w14:textId="13EBBB92" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Saldo Remanescente</w:t>
+              <w:t>Saldo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="29DE9118" w14:textId="1AEDC2B1" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="29DE9118" w14:textId="1AEDC2B1" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F2C5C0" w14:textId="5E34BD8E" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+          <w:p w14:paraId="72F2C5C0" w14:textId="5E34BD8E" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serviços </w:t>
+              <w:t>Serviços Pessoa Física</w:t>
             </w:r>
-            <w:r w:rsidR="00BC4A98" w:rsidRPr="00BC4A98">
-[...49 lines deleted...]
-          <w:p w14:paraId="2E52AEE8" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66994B56" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EC1FE6" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5016EE50" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E52AEE8" w14:textId="0C3B0AB8" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="4D36BCD6" w14:textId="350CD35F" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="4D36BCD6" w14:textId="350CD35F" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A71179D" w14:textId="7FBD6927" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="00841ECA">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A71179D" w14:textId="7FBD6927" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="00841ECA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CLT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="4815BC3A" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA3D054" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7C0EBF" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06849683" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4815BC3A" w14:textId="1AC1591E" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="6585CF54" w14:textId="04E2D950" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="6585CF54" w14:textId="04E2D950" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2776F819" w14:textId="2077EC97" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="00841ECA">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2776F819" w14:textId="2077EC97" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="00841ECA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bolsas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="0DB7762E" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A189B92" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D14E444" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3004452A" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB7762E" w14:textId="278EE56D" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="7C99FA1A" w14:textId="523D8B51" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="7C99FA1A" w14:textId="523D8B51" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00AA346C" w14:textId="33BC143B" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="00841ECA">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AA346C" w14:textId="33BC143B" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="00841ECA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="1E167CA4" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA9C8E3" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="388C620A" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE8649D" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E167CA4" w14:textId="2EDE296F" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="5702CA61" w14:textId="5FB86DBA" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="5702CA61" w14:textId="5FB86DBA" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32882AD2" w14:textId="35AE6712" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32882AD2" w14:textId="35AE6712" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serviços </w:t>
+              <w:t>Serviços Pessoa Jurídica</w:t>
             </w:r>
-            <w:r w:rsidR="00BC4A98" w:rsidRPr="00BC4A98">
-[...49 lines deleted...]
-          <w:p w14:paraId="415663B8" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDF9A93" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1939BC8A" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7001DFD1" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="415663B8" w14:textId="3D6893FB" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="344D5A41" w14:textId="2A3C59F2" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="344D5A41" w14:textId="2A3C59F2" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F689E5B" w14:textId="0B44A2EE" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F689E5B" w14:textId="0B44A2EE" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mat. de Consumo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="6853530E" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B90006C" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6CF058" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="434A3B1C" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6853530E" w14:textId="12F45AC0" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="2AC2919E" w14:textId="5FA63E7D" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="2AC2919E" w14:textId="5FA63E7D" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0F5B5DD2" w14:textId="632B3FCD" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5B5DD2" w14:textId="632B3FCD" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mat. Permanente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="07B82BAA" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2B0600" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7091F721" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2190003C" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B82BAA" w14:textId="11CA8654" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="189ABA49" w14:textId="3F6FBB9A" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="189ABA49" w14:textId="3F6FBB9A" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="646A9EDD" w14:textId="0D3B9649" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="646A9EDD" w14:textId="0D3B9649" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Passagens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="3C7CC82E" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="695D8190" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43406620" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B84946" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7CC82E" w14:textId="2C65CEB9" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="38D7B69A" w14:textId="1A186042" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="38D7B69A" w14:textId="1A186042" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CEBE8BB" w14:textId="420116D5" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEBE8BB" w14:textId="420116D5" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diárias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="34318BC2" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="714C08C0" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF89E25" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8181A8" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34318BC2" w14:textId="30DFF9DE" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w14:paraId="72225359" w14:textId="77777777" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="72225359" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="042CC106" w14:textId="29E47B83" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="042CC106" w14:textId="29E47B83" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Outras despesas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="6A058DEB" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00BC4A98" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F5B322" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E602C8" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E41310B" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A058DEB" w14:textId="5257D2DC" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w14:paraId="76D2FC64" w14:textId="77777777" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="76D2FC64" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2652AB9C" w14:textId="4463E0F3" w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w:rsidRDefault="00BC4A98" w:rsidP="00841ECA">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2652AB9C" w14:textId="4463E0F3" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="00841ECA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DOA da Fundação</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="0B6D2FE4" w14:textId="77777777" w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w:rsidRDefault="00BC4A98" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8E3F5C" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08219566" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="740CC8ED" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6D2FE4" w14:textId="760334C8" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w14:paraId="68B671DB" w14:textId="77777777" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="68B671DB" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A95F0C5" w14:textId="747F4740" w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w:rsidRDefault="00BC4A98" w:rsidP="00841ECA">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A95F0C5" w14:textId="747F4740" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="00841ECA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ressarcimento UFCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="064D90BE" w14:textId="77777777" w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w:rsidRDefault="00BC4A98" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6542BE75" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C918950" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F93AA2" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="064D90BE" w14:textId="29851812" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w14:paraId="3CDAF3EA" w14:textId="77777777" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="3CDAF3EA" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5256F543" w14:textId="25DC8FE5" w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w:rsidRDefault="00BC4A98" w:rsidP="004E4504">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5256F543" w14:textId="25DC8FE5" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rendimentos Bancários</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="237E3C45" w14:textId="77777777" w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w:rsidRDefault="00BC4A98" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0BEA92" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D32DE11" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A4143F" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="237E3C45" w14:textId="014B5FBA" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w14:paraId="3C827985" w14:textId="77777777" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="3C827985" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6281CE28" w14:textId="3DA6D550" w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w:rsidRDefault="00BC4A98" w:rsidP="004E4504">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6281CE28" w14:textId="3DA6D550" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tarifas Bancárias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="429DD85F" w14:textId="77777777" w:rsidR="00BC4A98" w:rsidRPr="00BC4A98" w:rsidRDefault="00BC4A98" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CECB38" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2056F265" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4AD662" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="429DD85F" w14:textId="08A99F24" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404449" w:rsidRPr="00BC4A98" w14:paraId="522E9F69" w14:textId="77777777" w:rsidTr="00841ECA">
+      <w:tr w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w14:paraId="522E9F69" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1FC42F32" w14:textId="1A729B75" w:rsidR="00404449" w:rsidRPr="00BC4A98" w:rsidRDefault="00404449" w:rsidP="004E4504">
+            <w:tcW w:w="1563" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC42F32" w14:textId="1A729B75" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="23C18596" w14:textId="77777777" w:rsidR="00404449" w:rsidRPr="00BC4A98" w:rsidRDefault="00404449" w:rsidP="004E4504">
+            <w:tcW w:w="976" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44535520" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF57CCC" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAA3AFD" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C18596" w14:textId="480F512E" w:rsidR="008A4C37" w:rsidRPr="00BC4A98" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FA6392F" w14:textId="77777777" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="005451E5" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2045,821 +2305,1081 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ) Sim, especificar quais:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1696"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1633"/>
+        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="740"/>
+        <w:gridCol w:w="1750"/>
+        <w:gridCol w:w="1399"/>
+        <w:gridCol w:w="2077"/>
+        <w:gridCol w:w="2332"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443898" w:rsidRPr="00841ECA" w14:paraId="396EDD13" w14:textId="77777777" w:rsidTr="00C924DD">
+      <w:tr w:rsidR="000150B7" w:rsidRPr="00841ECA" w14:paraId="396EDD13" w14:textId="5F5D656E" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1032" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="703411C3" w14:textId="398D6F3F" w:rsidR="00443898" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="00C924DD">
+          <w:p w14:paraId="703411C3" w14:textId="398D6F3F" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Descrição do Bem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="354" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="189A67B1" w14:textId="1689CB5C" w:rsidR="00443898" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="00C924DD">
+          <w:p w14:paraId="189A67B1" w14:textId="1689CB5C" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qtd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="837" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7688C2E5" w14:textId="3CC39A8B" w:rsidR="00443898" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="00C924DD">
+          <w:p w14:paraId="7688C2E5" w14:textId="3CC39A8B" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valor Unitário</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="669" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="77A9C3F9" w14:textId="563CF4B3" w:rsidR="00443898" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="00C924DD">
+          <w:p w14:paraId="77A9C3F9" w14:textId="563CF4B3" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valor Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="993" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="46D0202B" w14:textId="2F8765C2" w:rsidR="00443898" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="00C924DD">
+          <w:p w14:paraId="46D0202B" w14:textId="2F8765C2" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nº da Nota Fiscal</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D090860" w14:textId="7C9426B5" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Localização do Bem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443898" w:rsidRPr="00841ECA" w14:paraId="77021950" w14:textId="77777777" w:rsidTr="00C924DD">
+      <w:tr w:rsidR="000150B7" w:rsidRPr="00841ECA" w14:paraId="77021950" w14:textId="7E93156D" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...69 lines deleted...]
-          <w:p w14:paraId="1FBED51A" w14:textId="77777777" w:rsidR="00443898" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="00C924DD">
+            <w:tcW w:w="1032" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D23F85E" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="354" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FC1F85" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E51DE0D" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="669" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C05D0E" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBED51A" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA9EC88" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443898" w:rsidRPr="00841ECA" w14:paraId="47478861" w14:textId="77777777" w:rsidTr="00C924DD">
+      <w:tr w:rsidR="000150B7" w:rsidRPr="00841ECA" w14:paraId="47478861" w14:textId="70E41A02" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...69 lines deleted...]
-          <w:p w14:paraId="4ACD767D" w14:textId="77777777" w:rsidR="00443898" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="00C924DD">
+            <w:tcW w:w="1032" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26920E38" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="354" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C38536F" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E5A20B" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="669" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8635DF" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACD767D" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C6C1A0" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="00C924DD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="117F7C68" w14:textId="69CFBA0B" w:rsidR="005451E5" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="004E4504">
+    <w:p w14:paraId="117F7C68" w14:textId="5B7A359F" w:rsidR="005451E5" w:rsidRPr="00841ECA" w:rsidRDefault="00F17AB7" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841ECA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Encaminhar todas as notas fiscais</w:t>
+        <w:t>Anexar</w:t>
+      </w:r>
+      <w:r w:rsidR="00443898" w:rsidRPr="00841ECA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todas as notas fiscais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED837D7" w14:textId="77777777" w:rsidR="00443898" w:rsidRDefault="00443898" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0175A27E" w14:textId="5BA0D084" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00542101">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00940C8F" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Obras e Serviços executados: </w:t>
       </w:r>
       <w:r w:rsidR="00940C8F" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Se aplicável ao projeto)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10651" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1577"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1389"/>
+        <w:gridCol w:w="1346"/>
+        <w:gridCol w:w="1404"/>
+        <w:gridCol w:w="1327"/>
+        <w:gridCol w:w="1353"/>
+        <w:gridCol w:w="1282"/>
+        <w:gridCol w:w="1641"/>
+        <w:gridCol w:w="1149"/>
+        <w:gridCol w:w="1149"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F81450" w:rsidRPr="00841ECA" w14:paraId="0B31AD47" w14:textId="77777777" w:rsidTr="00F81450">
+      <w:tr w:rsidR="00096D75" w:rsidRPr="00841ECA" w14:paraId="0B31AD47" w14:textId="7FAFAF51" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA125F9" w14:textId="2D2061CC" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="4EA125F9" w14:textId="2D2061CC" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Obras e Serviços</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="173A93F5" w14:textId="17B91FD8" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="173A93F5" w14:textId="75C44BF7" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841ECA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mês/Ano </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841ECA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(inicial)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4AD0F5" w14:textId="06A337D9" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841ECA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mês/Ano </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841ECA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(final)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3F0E42" w14:textId="3EA22FB6" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Duração </w:t>
             </w:r>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(meses)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4AD0F5" w14:textId="496EB841" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="6012F036" w14:textId="62713D3C" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mês/Ano </w:t>
-[...7 lines deleted...]
-              <w:t>(inicial)</w:t>
+              <w:t>Executado (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3F0E42" w14:textId="336DC080" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="7DB3E8BA" w14:textId="0E33871E" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841ECA">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Mês/Ano </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Empresa Contratada</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841ECA">
-[...5 lines deleted...]
-              <w:t>(final)</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B29728D" w14:textId="0FAD87E7" w:rsidR="00096D75" w:rsidRDefault="00096D75" w:rsidP="00096D75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valor Contratado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1149" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="6012F036" w14:textId="62713D3C" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="11E5AB9E" w14:textId="45760779" w:rsidR="00096D75" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841ECA">
-[...7 lines deleted...]
-              <w:t>Executado (%)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valor pago</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81450" w:rsidRPr="00841ECA" w14:paraId="0F3CADB6" w14:textId="77777777" w:rsidTr="00F81450">
+      <w:tr w:rsidR="00096D75" w:rsidRPr="00841ECA" w14:paraId="0F3CADB6" w14:textId="32F5832C" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD13751" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="0BD13751" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7443CC94" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="7443CC94" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="680C45C5" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="680C45C5" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39DD8815" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="39DD8815" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="02BA6E97" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="02BA6E97" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2897F23B" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D665C96" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB6005C" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81450" w:rsidRPr="00841ECA" w14:paraId="5D2D6ADA" w14:textId="77777777" w:rsidTr="00F81450">
+      <w:tr w:rsidR="00096D75" w:rsidRPr="00841ECA" w14:paraId="5D2D6ADA" w14:textId="543886F0" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25E0DB36" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="25E0DB36" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E467405" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="3E467405" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDDAFA5" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="2FDDAFA5" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66A81FE3" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="66A81FE3" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADC243A" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="5ADC243A" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CBC56B" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="214C8792" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="179D83E6" w14:textId="77777777" w:rsidR="00096D75" w:rsidRPr="00841ECA" w:rsidRDefault="00096D75" w:rsidP="00096D75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D68C620" w14:textId="77777777" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="00940C8F" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2885,325 +3405,412 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00971C8E" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cumprimento de Metas </w:t>
       </w:r>
       <w:r w:rsidR="00F02C1D" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(conforme descrito no Anexo III do Plano de Trabalho)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1133"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1389"/>
+        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="1924"/>
+        <w:gridCol w:w="1715"/>
+        <w:gridCol w:w="2422"/>
+        <w:gridCol w:w="2420"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F81450" w:rsidRPr="00841ECA" w14:paraId="15083EFB" w14:textId="77777777" w:rsidTr="00F81450">
+      <w:tr w:rsidR="000150B7" w:rsidRPr="00841ECA" w14:paraId="15083EFB" w14:textId="0EE1875B" w:rsidTr="00C03A32">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="944" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0F9093" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="4E0F9093" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ID da Meta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="920" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="462A276D" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="462A276D" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mês inicial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="820" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="5A375A23" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="5A375A23" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mês final</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1158" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="1889CCE1" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="1889CCE1" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Executado (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1264D4" w14:textId="113363E9" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Evidências</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81450" w:rsidRPr="00841ECA" w14:paraId="36D16BDE" w14:textId="77777777" w:rsidTr="00F81450">
+      <w:tr w:rsidR="000150B7" w:rsidRPr="00841ECA" w14:paraId="36D16BDE" w14:textId="45B310C0" w:rsidTr="00C03A32">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="512A34A4" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+            <w:tcW w:w="944" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7864D6A8" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8BE311" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4492DCB7" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="512A34A4" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="019679C9" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81450" w:rsidRPr="00841ECA" w14:paraId="73CB6DB9" w14:textId="77777777" w:rsidTr="00F81450">
+      <w:tr w:rsidR="000150B7" w:rsidRPr="00841ECA" w14:paraId="73CB6DB9" w14:textId="04CAB3F1" w:rsidTr="00C03A32">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="45F1D70B" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+            <w:tcW w:w="944" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B23FD7D" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC07615" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="487EDD05" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F1D70B" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F65E690" w14:textId="77777777" w:rsidR="000150B7" w:rsidRPr="00841ECA" w:rsidRDefault="000150B7" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="465F6963" w14:textId="77777777" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
+    <w:p w14:paraId="43C07FD4" w14:textId="33E2A7C9" w:rsidR="000150B7" w:rsidRPr="004E4504" w:rsidRDefault="000150B7" w:rsidP="000150B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anexar fotos sempre que houver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000150B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>com legenda informando local, data e descrição da atividade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465F6963" w14:textId="6BCBE4F9" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="083EEA54" w14:textId="7A1B382E" w:rsidR="00871F8A" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>10</w:t>
@@ -3214,198 +3821,232 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00871F8A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Atividades </w:t>
       </w:r>
       <w:r w:rsidR="004E4504">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Desenvolvidas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00871F8A" w14:paraId="2E5856C9" w14:textId="77777777" w:rsidTr="00841ECA">
-[...2 lines deleted...]
-            <w:tcW w:w="9493" w:type="dxa"/>
+      <w:tr w:rsidR="00871F8A" w14:paraId="2E5856C9" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="307C5F14" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="273BEA7D" w14:textId="54A4F599" w:rsidR="00096D75" w:rsidRPr="004E4504" w:rsidRDefault="00096D75" w:rsidP="00096D75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Descrever o máximo de atividades desenvolvidas durante a execução do projeto e para se alcançar ao seu objetivo</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="53BA1FBF" w14:textId="77777777" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2634497D" w14:textId="0121B35A" w:rsidR="00F81450" w:rsidRPr="00F02C1D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00871F8A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F81450">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resultados Alcançados</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00871F8A" w14:paraId="46A726BA" w14:textId="77777777" w:rsidTr="00841ECA">
-[...2 lines deleted...]
-            <w:tcW w:w="9493" w:type="dxa"/>
+      <w:tr w:rsidR="00871F8A" w14:paraId="46A726BA" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C190379" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E953DBA" w14:textId="77777777" w:rsidR="00940C8F" w:rsidRDefault="00940C8F" w:rsidP="004E4504">
+    <w:p w14:paraId="1E953DBA" w14:textId="5E26B816" w:rsidR="00940C8F" w:rsidRPr="00096D75" w:rsidRDefault="00096D75" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096D75">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Descrever resultados qualitativos e quantitativos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244D11EF" w14:textId="77777777" w:rsidR="00096D75" w:rsidRDefault="00096D75" w:rsidP="004E4504">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E44D8B6" w14:textId="0062DE4D" w:rsidR="00871F8A" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+    <w:p w14:paraId="1E44D8B6" w14:textId="3F83EF72" w:rsidR="00871F8A" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00871F8A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>. Atividades previstas que não foram realizadas, bem como sua justificativa ou adaptações</w:t>
+        <w:t xml:space="preserve">. Atividades previstas que não foram realizadas, bem como sua justificativa </w:t>
       </w:r>
       <w:r w:rsidR="0050434E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> e impactos para o projeto</w:t>
+        <w:t>e impactos para o projeto</w:t>
       </w:r>
       <w:r w:rsidR="00871F8A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00871F8A" w14:paraId="2D2E4D28" w14:textId="77777777" w:rsidTr="00841ECA">
-[...2 lines deleted...]
-            <w:tcW w:w="9493" w:type="dxa"/>
+      <w:tr w:rsidR="00871F8A" w14:paraId="2D2E4D28" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3A1AB213" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D982BE9" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6022A3" w14:textId="13F06C23" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
       <w:pPr>
@@ -3441,73 +4082,97 @@
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E4504">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Projeto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00871F8A" w14:paraId="54068A77" w14:textId="77777777" w:rsidTr="00841ECA">
-[...2 lines deleted...]
-            <w:tcW w:w="9493" w:type="dxa"/>
+      <w:tr w:rsidR="00871F8A" w14:paraId="54068A77" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3AA48170" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="4B1DA767" w14:textId="721F8D7D" w:rsidR="008102D4" w:rsidRPr="00096D75" w:rsidRDefault="008102D4" w:rsidP="008102D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096D75">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descrever </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>possíveis impactos acadêmicos, sociais, econômicos e institucionais</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6FC75DA3" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F38F2B6" w14:textId="587E4305" w:rsidR="00F81450" w:rsidRPr="00F02C1D" w:rsidRDefault="004E4504" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3547,1546 +4212,1943 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiadas </w:t>
       </w:r>
       <w:r w:rsidR="00404449">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pelo Projeto</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9488"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F81450" w:rsidRPr="00F02C1D" w14:paraId="5E4AF94C" w14:textId="77777777" w:rsidTr="00F42868">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="76C4284D" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00F02C1D" w:rsidRDefault="00F81450" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24AA6368" w14:textId="77777777" w:rsidR="00F81450" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+    <w:p w14:paraId="48A1FA9A" w14:textId="71BFBDB9" w:rsidR="008102D4" w:rsidRPr="008102D4" w:rsidRDefault="008102D4" w:rsidP="008102D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comunidade interna e externa à UFCA, tais como: docentes, discentes, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>TAEs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Gestores, Empresas e Municípios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AA6368" w14:textId="0917C987" w:rsidR="00F81450" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="480E99C0" w14:textId="2571572B" w:rsidR="00F81450" w:rsidRPr="00F02C1D" w:rsidRDefault="004E4504" w:rsidP="004E4504">
+    <w:p w14:paraId="316ADFF5" w14:textId="582EE46C" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="004E4504" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00A93A2D">
+      <w:r w:rsidR="008102D4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F81450">
-[...5 lines deleted...]
-        <w:t>Dificuldades enfrentadas na execução do projeto</w:t>
+      <w:r w:rsidR="00542101">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Equipe do Projeto</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33273">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A33273" w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(devem ser listados </w:t>
+      </w:r>
+      <w:r w:rsidR="00A33273">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">todos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A33273" w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inclusive os que não estejam mais no projeto)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...102 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2239"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="1586"/>
+        <w:gridCol w:w="1616"/>
+        <w:gridCol w:w="1435"/>
+        <w:gridCol w:w="1439"/>
+        <w:gridCol w:w="1508"/>
+        <w:gridCol w:w="1435"/>
+        <w:gridCol w:w="1437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00542101" w:rsidRPr="00841ECA" w14:paraId="0AE68A62" w14:textId="77777777" w:rsidTr="00DC78C7">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="0AE68A62" w14:textId="0AFE4CEB" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8577" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC8F832" w14:textId="33C6C99A" w:rsidR="00542101" w:rsidRPr="00841ECA" w:rsidRDefault="00542101" w:rsidP="004E4504">
+          <w:p w14:paraId="06866BF2" w14:textId="45B26187" w:rsidR="000A76ED" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841ECA">
-[...7 lines deleted...]
-              <w:t>DOCENTES, DISCENTES E TÉCNICO-ADMINISTRATIVOS</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MEMBROS INTERNOS</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="58D98665" w14:textId="588AAD24" w:rsidR="000A76ED" w:rsidRPr="000A76ED" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A76ED">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>docentes, discentes e técnico-administrativos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00841ECA" w14:paraId="6039BD6E" w14:textId="44A76406" w:rsidTr="002C091C">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="6039BD6E" w14:textId="2C05C548" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="3F2B6CAB" w14:textId="5264FB04" w:rsidR="00971C8E" w:rsidRPr="00841ECA" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2B6CAB" w14:textId="5264FB04" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Nome</w:t>
+              <w:t>Nome Completo</w:t>
             </w:r>
-            <w:r w:rsidR="00B73D19" w:rsidRPr="00841ECA">
-[...13 lines deleted...]
-            <w:tcW w:w="2284" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="7FF4BF53" w14:textId="316DB46B" w:rsidR="00971C8E" w:rsidRPr="00841ECA" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF4BF53" w14:textId="316DB46B" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Função no Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="686" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="7B040ACB" w14:textId="5B8107F1" w:rsidR="00971C8E" w:rsidRPr="00841ECA" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B040ACB" w14:textId="5B8107F1" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo de Remuneração </w:t>
             </w:r>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>(Voluntário, Bolsa, RPA, CLT ou não se aplica)</w:t>
             </w:r>
-            <w:r w:rsidR="00F81450" w:rsidRPr="00841ECA">
-[...51 lines deleted...]
-            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="1A5C4CC6" w14:textId="46A2A901" w:rsidR="00971C8E" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5C4CC6" w14:textId="46A2A901" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vinculação</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64B50747" w14:textId="5309F5BD" w:rsidR="00971C8E" w:rsidRPr="00841ECA" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+          <w:p w14:paraId="64B50747" w14:textId="5309F5BD" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>(docente, discente, e TAE ou membro externo)</w:t>
             </w:r>
-            <w:r w:rsidR="00F81450" w:rsidRPr="00841ECA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">docente, discente, </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F33DC53" w14:textId="49783C20" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Resumo das Atividades Desenvolvidas*</w:t>
             </w:r>
-            <w:r w:rsidR="00542101" w:rsidRPr="00841ECA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">e </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43341834" w14:textId="661613A9" w:rsidR="000A76ED" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data de Entrada do Projeto</w:t>
             </w:r>
-            <w:r w:rsidR="00F81450" w:rsidRPr="00841ECA">
-[...5 lines deleted...]
-              <w:t>TAE ou membro externo</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="746E26E8" w14:textId="6E53A2FB" w:rsidR="000A76ED" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data de saída do Projeto</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841ECA">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00841ECA" w14:paraId="326DA826" w14:textId="0FE52B7A" w:rsidTr="00050981">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="326DA826" w14:textId="40D7849F" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="65C1A463" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00841ECA" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="222502B3" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E5496C" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EE65E3" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C1A463" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E28E7CE" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2400FF36" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2707A8CC" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00841ECA" w14:paraId="0831B674" w14:textId="50CC453A" w:rsidTr="00050981">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="0831B674" w14:textId="6BE35633" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="4788A50D" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00841ECA" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:tcW w:w="759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D899CA" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1790A803" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EA4EEF" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4788A50D" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB96FC6" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB9CA25" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6ED64C" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w14:paraId="619C6D10" w14:textId="77777777" w:rsidTr="00050981">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="619C6D10" w14:textId="361FC726" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="53CFAFE9" w14:textId="77777777" w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w:rsidRDefault="002D2FD8" w:rsidP="004E4504">
+            <w:tcW w:w="759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCDD34A" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="522FA6DB" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09210BD5" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CFAFE9" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB7FCD2" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B704F3" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C27D6B7" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w14:paraId="72E29F4E" w14:textId="77777777" w:rsidTr="00050981">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="72E29F4E" w14:textId="1F65297C" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="6E5CA2E8" w14:textId="77777777" w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w:rsidRDefault="002D2FD8" w:rsidP="004E4504">
+            <w:tcW w:w="759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AB47DB" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F07FFC" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="266AE840" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5CA2E8" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA27A28" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0F7522" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F54F65" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EC2C058" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00764C83" w:rsidP="004E4504">
+    <w:p w14:paraId="5EC2C058" w14:textId="12C6297D" w:rsidR="00764C83" w:rsidRDefault="00E062D3" w:rsidP="00E062D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E062D3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Os relatórios das atividades desenvolvidas poderão ser anexados ao presente relatório, em substituição ao preenchimento da coluna “Resumo das Atividades Desenvolvidas” do quadro acima</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7C4094" w14:textId="77777777" w:rsidR="00E062D3" w:rsidRPr="00E062D3" w:rsidRDefault="00E062D3" w:rsidP="00E062D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2239"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="1858"/>
+        <w:gridCol w:w="1888"/>
+        <w:gridCol w:w="1677"/>
+        <w:gridCol w:w="1681"/>
+        <w:gridCol w:w="1677"/>
+        <w:gridCol w:w="1675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="1DAABC44" w14:textId="1D7B49E4" w:rsidTr="009C0432">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="1DAABC44" w14:textId="51DFD048" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8577" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCE7BE2" w14:textId="2EA1ED40" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
+          <w:p w14:paraId="12462F5A" w14:textId="332911EC" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MEMBROS EXTERNOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="0DD5C339" w14:textId="15734E98" w:rsidTr="002F0F8F">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="0DD5C339" w14:textId="29935754" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="620A43D6" w14:textId="27CF716C" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="620A43D6" w14:textId="27CF716C" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Nome</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Nome Completo</w:t>
             </w:r>
-            <w:r w:rsidR="00B73D19" w:rsidRPr="00841ECA">
-[...13 lines deleted...]
-            <w:tcW w:w="2284" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="3ED95B88" w14:textId="77777777" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED95B88" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Função no Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="339954BC" w14:textId="139EACCA" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="339954BC" w14:textId="139EACCA" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo de Remuneração </w:t>
             </w:r>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(Voluntário, Bolsa, RPA</w:t>
+              <w:t>(Voluntário, Bolsa, RPA, CLT, não se aplica)</w:t>
             </w:r>
-            <w:r w:rsidR="004E4504" w:rsidRPr="00841ECA">
-[...27 lines deleted...]
-            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="039AC742" w14:textId="1CE0A1AC" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="039AC742" w14:textId="24A76CAC" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Resumo das Atividades Desenvolvidas</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF28CEE" w14:textId="62265427" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data de Entrada do Projeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1489FDDF" w14:textId="7377394D" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data de saída do Projeto</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="7BCC49BD" w14:textId="63DADEA1" w:rsidTr="002F0F8F">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="7BCC49BD" w14:textId="0CDD0B03" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="5E9BB468" w14:textId="77777777" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
+            <w:tcW w:w="888" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAF0CCA" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="428A8C3B" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58328E05" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9BB468" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D24DB41" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FC3202" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="7DE3BFC8" w14:textId="1664E588" w:rsidTr="002F0F8F">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="7DE3BFC8" w14:textId="641727E1" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="37C64D87" w14:textId="77777777" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
+            <w:tcW w:w="888" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6735CFFE" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="167938B0" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4380839D" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C64D87" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3035B7" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6761C292" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w14:paraId="4F26845C" w14:textId="77777777" w:rsidTr="002F0F8F">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="4F26845C" w14:textId="2C724118" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="25A53D1F" w14:textId="77777777" w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w:rsidRDefault="002D2FD8" w:rsidP="004E4504">
+            <w:tcW w:w="888" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0934EBEC" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4B730F" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F89D460" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A53D1F" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C677101" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3637F855" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w14:paraId="4B2807AC" w14:textId="77777777" w:rsidTr="002F0F8F">
+      <w:tr w:rsidR="000A76ED" w:rsidRPr="00841ECA" w14:paraId="4B2807AC" w14:textId="1C3E9AB7" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="6852CA4E" w14:textId="77777777" w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w:rsidRDefault="002D2FD8" w:rsidP="004E4504">
+            <w:tcW w:w="888" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBCE292" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="754CF325" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2418D93D" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6852CA4E" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F17DD7E" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="801" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C21D0C" w14:textId="77777777" w:rsidR="000A76ED" w:rsidRPr="00841ECA" w:rsidRDefault="000A76ED" w:rsidP="000A76ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B2A74CF" w14:textId="77777777" w:rsidR="00542101" w:rsidRDefault="00542101" w:rsidP="004E4504">
+    <w:p w14:paraId="45D01E47" w14:textId="77777777" w:rsidR="006B1A80" w:rsidRDefault="006B1A80" w:rsidP="006B1A80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E062D3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Os relatórios das atividades desenvolvidas poderão ser anexados ao presente relatório, em substituição ao preenchimento da coluna “Resumo das Atividades Desenvolvidas” do quadro acima</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6586068C" w14:textId="77777777" w:rsidR="006B1A80" w:rsidRDefault="006B1A80" w:rsidP="006B1A80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2239"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="3574"/>
+        <w:gridCol w:w="3647"/>
+        <w:gridCol w:w="3235"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="5E6A08DD" w14:textId="77777777" w:rsidTr="00302907">
+      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="5E6A08DD" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6550" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="014F6889" w14:textId="052F3F4C" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
+          <w:p w14:paraId="014F6889" w14:textId="4C90BD0A" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VOLUNTÁRIOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="24C3B014" w14:textId="77777777" w:rsidTr="00302907">
+      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="24C3B014" w14:textId="77777777" w:rsidTr="000A76ED">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24E2EFDD" w14:textId="79CAB1D5" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
             <w:r w:rsidR="00B73D19" w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="1744" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3118AD9B" w14:textId="77777777" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Função no Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="1AC8CF41" w14:textId="1416F88D" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="004E4504" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC8CF41" w14:textId="4600BC2E" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="004E4504" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841ECA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Resumo das Atividades Desenvolvidas</w:t>
             </w:r>
+            <w:r w:rsidR="006B1A80">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="35F93898" w14:textId="77777777" w:rsidTr="00302907">
+      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="35F93898" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0246C357" w14:textId="77777777" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="1744" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6FC08C70" w14:textId="77777777" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="48D8887E" w14:textId="77777777" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="281A1C32" w14:textId="77777777" w:rsidTr="00302907">
+      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="281A1C32" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="34FCEB7F" w14:textId="77777777" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="1744" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="65E33D87" w14:textId="77777777" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59BC4E71" w14:textId="77777777" w:rsidR="00DC4683" w:rsidRPr="00841ECA" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w14:paraId="2EA410F9" w14:textId="77777777" w:rsidTr="00302907">
+      <w:tr w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w14:paraId="2EA410F9" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="60A6FAEE" w14:textId="77777777" w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w:rsidRDefault="002D2FD8" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="1744" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="00F57147" w14:textId="77777777" w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w:rsidRDefault="002D2FD8" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="63076B16" w14:textId="77777777" w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w:rsidRDefault="002D2FD8" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w14:paraId="61B4930D" w14:textId="77777777" w:rsidTr="00302907">
+      <w:tr w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w14:paraId="61B4930D" w14:textId="77777777" w:rsidTr="000150B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="1709" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59B22C64" w14:textId="77777777" w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w:rsidRDefault="002D2FD8" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="1744" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="235DE87F" w14:textId="77777777" w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w:rsidRDefault="002D2FD8" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="64AD26C0" w14:textId="77777777" w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w:rsidRDefault="002D2FD8" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="5C266EDF" w14:textId="77777777" w:rsidR="006B1A80" w:rsidRDefault="006B1A80" w:rsidP="006B1A80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E062D3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Os relatórios das atividades desenvolvidas poderão ser anexados ao presente relatório, em substituição ao preenchimento da coluna “Resumo das Atividades Desenvolvidas” do quadro acima</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="313E75D6" w14:textId="5ACA13DC" w:rsidR="00DC4683" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F9321B4" w14:textId="2AE148B7" w:rsidR="00871F8A" w:rsidRDefault="00D03EFE" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>17. Publicações e Outros Produtos Acadêmicos</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
@@ -5114,60 +6176,60 @@
       <w:r w:rsidR="00A93A2D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="00871F8A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Trabalhos apresentados em eventos científicos/acadêmicos realizados pela UFCA.</w:t>
       </w:r>
       <w:r w:rsidR="00871F8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E4504" w14:paraId="71F3E506" w14:textId="77777777" w:rsidTr="004E4504">
-[...2 lines deleted...]
-            <w:tcW w:w="9493" w:type="dxa"/>
+      <w:tr w:rsidR="004E4504" w14:paraId="71F3E506" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3BD4E8CD" w14:textId="77777777" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="227025F2" w14:textId="4714AB04" w:rsidR="00871F8A" w:rsidRPr="004E4504" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E4504">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deixar em branco, caso não tenham ocorrido eventos científicos/acadêmicos realizados pela UFCA durante o período de realização da ação.</w:t>
       </w:r>
@@ -5188,571 +6250,843 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A93A2D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00871F8A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.2 Títulos aceitos em outras publicações/eventos. (Inserir Referência).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9440" w:type="dxa"/>
-        <w:tblInd w:w="55" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3628"/>
-        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="4019"/>
+        <w:gridCol w:w="6437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00871F8A" w:rsidRPr="004E4504" w14:paraId="198794A3" w14:textId="77777777" w:rsidTr="00302907">
-[...2 lines deleted...]
-            <w:tcW w:w="3628" w:type="dxa"/>
+      <w:tr w:rsidR="00871F8A" w:rsidRPr="004E4504" w14:paraId="198794A3" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="54" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="354EA390" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRPr="004E4504" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E4504">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Título</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3078" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="54" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24E5A8C0" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRPr="004E4504" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E4504">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Link da Publicação</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00871F8A" w14:paraId="43CB3640" w14:textId="77777777" w:rsidTr="00302907">
-[...2 lines deleted...]
-            <w:tcW w:w="3628" w:type="dxa"/>
+      <w:tr w:rsidR="00871F8A" w14:paraId="43CB3640" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="54" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="015DDE40" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3078" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="54" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0923F719" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00871F8A" w14:paraId="43653D32" w14:textId="77777777" w:rsidTr="00302907">
-[...2 lines deleted...]
-            <w:tcW w:w="3628" w:type="dxa"/>
+      <w:tr w:rsidR="00871F8A" w14:paraId="43653D32" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="54" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65ED151E" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3078" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="54" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53501C94" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00871F8A" w14:paraId="2A616F95" w14:textId="77777777" w:rsidTr="00302907">
-[...2 lines deleted...]
-            <w:tcW w:w="3628" w:type="dxa"/>
+      <w:tr w:rsidR="00871F8A" w14:paraId="2A616F95" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="54" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1DE9826E" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3078" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="54" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="223D7294" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00871F8A" w14:paraId="588A164D" w14:textId="77777777" w:rsidTr="00302907">
-[...2 lines deleted...]
-            <w:tcW w:w="3628" w:type="dxa"/>
+      <w:tr w:rsidR="00871F8A" w14:paraId="588A164D" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="54" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77027C78" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3078" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="54" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="356E0387" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65414DB0" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="079E6AC1" w14:textId="0B8DF47C" w:rsidR="008102D4" w:rsidRDefault="008102D4" w:rsidP="004E4504">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17.3 Outros</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008102D4" w14:paraId="53C43924" w14:textId="77777777" w:rsidTr="008102D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7042ED" w14:textId="77777777" w:rsidR="008102D4" w:rsidRDefault="008102D4" w:rsidP="004E4504">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06D4D633" w14:textId="54B54147" w:rsidR="008102D4" w:rsidRDefault="008102D4" w:rsidP="008102D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Incluir aqui, por exemplo, patentes; softwares; livros; capítulos; cursos; eventos; materiais didáticos; vídeos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>podcasts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, dentre outros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435755B4" w14:textId="77777777" w:rsidR="008102D4" w:rsidRPr="008102D4" w:rsidRDefault="008102D4" w:rsidP="008102D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="778184C1" w14:textId="2FCAAB97" w:rsidR="00871F8A" w:rsidRDefault="00D03EFE" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>18. O projeto atuou com o desenvolvimento de alguma tecnologia? Se sim, descreva.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E4504" w:rsidRPr="004E4504" w14:paraId="028849C3" w14:textId="77777777" w:rsidTr="004E4504">
-[...2 lines deleted...]
-            <w:tcW w:w="9493" w:type="dxa"/>
+      <w:tr w:rsidR="004E4504" w:rsidRPr="004E4504" w14:paraId="028849C3" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F6D6353" w14:textId="77777777" w:rsidR="004E4504" w:rsidRPr="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00E5C186" w14:textId="77777777" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12CE60FA" w14:textId="6DF53D18" w:rsidR="00871F8A" w:rsidRDefault="004E4504" w:rsidP="0050434E">
+    <w:p w14:paraId="246EC169" w14:textId="115A6494" w:rsidR="008102D4" w:rsidRDefault="008102D4" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>18.1. A tecnologia foi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCE63B5" w14:textId="77777777" w:rsidR="008102D4" w:rsidRPr="008102D4" w:rsidRDefault="008102D4" w:rsidP="008102D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>( )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Registrada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D4002D" w14:textId="77777777" w:rsidR="008102D4" w:rsidRPr="008102D4" w:rsidRDefault="008102D4" w:rsidP="008102D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>( )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Em processo de registro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D17ADFE" w14:textId="77777777" w:rsidR="008102D4" w:rsidRPr="008102D4" w:rsidRDefault="008102D4" w:rsidP="008102D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>( )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transferida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207AB57A" w14:textId="77777777" w:rsidR="008102D4" w:rsidRPr="008102D4" w:rsidRDefault="008102D4" w:rsidP="008102D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>( )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uso interno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D36E96" w14:textId="5A37450C" w:rsidR="00F17AB7" w:rsidRDefault="008102D4" w:rsidP="00F17AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>.</w:t>
-[...23 lines deleted...]
-        <w:t>á-las</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>19. Quanto a sustentabilidade do projeto</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17AB7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17AB7" w:rsidRPr="00F17AB7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Os resultados permanecerão após o encerramento?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17AB7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17AB7" w:rsidRPr="00F17AB7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Como?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17AB7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17AB7" w:rsidRPr="00F17AB7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Quem será responsável?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E4504" w14:paraId="79232673" w14:textId="77777777" w:rsidTr="004E4504">
-[...2 lines deleted...]
-            <w:tcW w:w="9493" w:type="dxa"/>
+      <w:tr w:rsidR="00F17AB7" w14:paraId="0185914E" w14:textId="77777777" w:rsidTr="00F17AB7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC8CDA2" w14:textId="77777777" w:rsidR="00F17AB7" w:rsidRDefault="00F17AB7" w:rsidP="00F17AB7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39D41789" w14:textId="77777777" w:rsidR="00F17AB7" w:rsidRPr="00F17AB7" w:rsidRDefault="00F17AB7" w:rsidP="00F17AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CE60FA" w14:textId="2544C31E" w:rsidR="00871F8A" w:rsidRDefault="00F17AB7" w:rsidP="0050434E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4504">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00871F8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Avaliação das facilidades e dificuldades encontradas </w:t>
+      </w:r>
+      <w:r w:rsidR="00841ECA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">na execução do projeto </w:t>
+      </w:r>
+      <w:r w:rsidR="00871F8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>e as prováveis soluções para super</w:t>
+      </w:r>
+      <w:r w:rsidR="0050434E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>á-las</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E4504" w14:paraId="79232673" w14:textId="77777777" w:rsidTr="000150B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="167A9E9A" w14:textId="23AE8248" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FB20507" w14:textId="77777777" w:rsidR="00404449" w:rsidRDefault="00404449" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38E2DB36" w14:textId="07E9FA45" w:rsidR="004E4504" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+    <w:p w14:paraId="58ECB122" w14:textId="12DF0743" w:rsidR="008A4C37" w:rsidRDefault="008A4C37" w:rsidP="008102D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>. Inclua abaixo pelo menos três (03) imagens das atividades realizadas no projeto, com legenda informando local, data e descrição da atividade.</w:t>
+      <w:r w:rsidRPr="008A4C37">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Declaro que as informações constantes neste relatório são verdadeiras, refletem a execução do projeto e</w:t>
+      </w:r>
+      <w:r w:rsidR="008102D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4C37">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>correspondem aos documentos constantes do processo administrativo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5361FC" w14:textId="77777777" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
+    <w:p w14:paraId="13075FCD" w14:textId="77777777" w:rsidR="008A4C37" w:rsidRDefault="008A4C37" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38C40083" w14:textId="6E709286" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+    <w:p w14:paraId="38C40083" w14:textId="77F16F2B" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Cidade/CE, data da assinatura digital</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4A8FB3" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2295C9CE" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
       <w:pPr>
@@ -5797,187 +7131,109 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="44BA4C6E" w14:textId="1FB8C208" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Coordenador do Projeto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD51BE7" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53258F90" w14:textId="2AF323C1" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
-[...77 lines deleted...]
-    <w:sectPr w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidSect="00841ECA">
+    <w:sectPr w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidSect="000150B7">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="707" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D44DE3D" w14:textId="77777777" w:rsidR="003870A2" w:rsidRDefault="003870A2" w:rsidP="00764C83">
+    <w:p w14:paraId="5AD252D6" w14:textId="77777777" w:rsidR="00C16ECE" w:rsidRDefault="00C16ECE" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="483282A4" w14:textId="77777777" w:rsidR="003870A2" w:rsidRDefault="003870A2" w:rsidP="00764C83">
+    <w:p w14:paraId="6B4D4C6A" w14:textId="77777777" w:rsidR="00C16ECE" w:rsidRDefault="00C16ECE" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1620380780"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="25902D17" w14:textId="5C07F41B" w:rsidR="00DB6A07" w:rsidRDefault="00DB6A07">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -5988,61 +7244,61 @@
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6E04C015" w14:textId="5B3F46E9" w:rsidR="00DB6A07" w:rsidRPr="00DB6A07" w:rsidRDefault="00DB6A07" w:rsidP="00DB6A07">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="588062BA" w14:textId="77777777" w:rsidR="003870A2" w:rsidRDefault="003870A2" w:rsidP="00764C83">
+    <w:p w14:paraId="201BE2E3" w14:textId="77777777" w:rsidR="00C16ECE" w:rsidRDefault="00C16ECE" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AB51016" w14:textId="77777777" w:rsidR="003870A2" w:rsidRDefault="003870A2" w:rsidP="00764C83">
+    <w:p w14:paraId="5708BA14" w14:textId="77777777" w:rsidR="00C16ECE" w:rsidRDefault="00C16ECE" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F30DF51" w14:textId="35FA1F8C" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="00764C83">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03F22205" wp14:editId="7F5333E0">
           <wp:extent cx="866775" cy="876300"/>
@@ -6195,123 +7451,137 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00764C83">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>[INFORMA A ID DO PROJETO]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="255794E9" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00764C83" w:rsidRDefault="00764C83">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00764C83"/>
+    <w:rsid w:val="000150B7"/>
     <w:rsid w:val="000224D9"/>
+    <w:rsid w:val="00096D75"/>
+    <w:rsid w:val="000A76ED"/>
     <w:rsid w:val="0015085D"/>
     <w:rsid w:val="00166387"/>
     <w:rsid w:val="001D22C1"/>
     <w:rsid w:val="001E228D"/>
     <w:rsid w:val="002B32ED"/>
     <w:rsid w:val="002C091C"/>
     <w:rsid w:val="002D2FD8"/>
     <w:rsid w:val="00323F9A"/>
     <w:rsid w:val="003870A2"/>
     <w:rsid w:val="003C6400"/>
     <w:rsid w:val="003F4C7E"/>
     <w:rsid w:val="003F5C2E"/>
     <w:rsid w:val="00404449"/>
+    <w:rsid w:val="00410FE4"/>
     <w:rsid w:val="00435D52"/>
     <w:rsid w:val="00443898"/>
     <w:rsid w:val="004E4504"/>
     <w:rsid w:val="0050434E"/>
     <w:rsid w:val="00542101"/>
     <w:rsid w:val="005451E5"/>
+    <w:rsid w:val="00564DF1"/>
+    <w:rsid w:val="006B1A80"/>
     <w:rsid w:val="00764C83"/>
     <w:rsid w:val="00767FCF"/>
     <w:rsid w:val="00795473"/>
     <w:rsid w:val="00807693"/>
+    <w:rsid w:val="008102D4"/>
+    <w:rsid w:val="00817B83"/>
     <w:rsid w:val="00841ECA"/>
     <w:rsid w:val="00871F8A"/>
+    <w:rsid w:val="008A4C37"/>
     <w:rsid w:val="00940C8F"/>
     <w:rsid w:val="00971C8E"/>
     <w:rsid w:val="00987CFF"/>
     <w:rsid w:val="00A33273"/>
     <w:rsid w:val="00A93A2D"/>
     <w:rsid w:val="00B2532A"/>
     <w:rsid w:val="00B55B4D"/>
     <w:rsid w:val="00B61BD2"/>
     <w:rsid w:val="00B73D19"/>
+    <w:rsid w:val="00B83B81"/>
     <w:rsid w:val="00BC4A98"/>
+    <w:rsid w:val="00C03A32"/>
     <w:rsid w:val="00C15EB3"/>
+    <w:rsid w:val="00C16ECE"/>
     <w:rsid w:val="00C34238"/>
     <w:rsid w:val="00CB0C85"/>
     <w:rsid w:val="00D03EFE"/>
     <w:rsid w:val="00D926CC"/>
     <w:rsid w:val="00DB6A07"/>
     <w:rsid w:val="00DB7B72"/>
     <w:rsid w:val="00DC4683"/>
     <w:rsid w:val="00DC56FE"/>
     <w:rsid w:val="00DD62C8"/>
     <w:rsid w:val="00DE1AD2"/>
+    <w:rsid w:val="00E062D3"/>
     <w:rsid w:val="00E120F6"/>
     <w:rsid w:val="00E951A1"/>
     <w:rsid w:val="00F02C1D"/>
+    <w:rsid w:val="00F17AB7"/>
     <w:rsid w:val="00F27615"/>
     <w:rsid w:val="00F81450"/>
     <w:rsid w:val="00FC06C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7633,73 +8903,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>469</Words>
-  <Characters>2536</Characters>
+  <Words>710</Words>
+  <Characters>3840</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3000</CharactersWithSpaces>
+  <CharactersWithSpaces>4541</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Assis Nogueira</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>