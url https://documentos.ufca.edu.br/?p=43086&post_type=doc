--- v0 (2026-01-16)
+++ v1 (2026-07-06)
@@ -232,66 +232,128 @@
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CF2D9A2" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00AC591D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71812878" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EAB45CD" w14:textId="7A0E0A34" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00667658" w:rsidP="00764C83">
+    <w:p w14:paraId="583D728D" w14:textId="2860346C" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
+        <w:t>4. Parceiro Externo</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9062"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0015743C" w14:paraId="64AB1A35" w14:textId="77777777" w:rsidTr="0015743C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFCEA08" w14:textId="77777777" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44F69C17" w14:textId="77777777" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EAB45CD" w14:textId="04287078" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00667658">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E120F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nome</w:t>
       </w:r>
       <w:r w:rsidR="00764C83" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> do Coordenador:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -302,727 +364,1105 @@
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0CB1F9A4" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00764C83" w:rsidP="00764C83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F31CCF9" w14:textId="77777777" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="106F3A78" w14:textId="6EFACF44" w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w:rsidRDefault="00397F5A" w:rsidP="00397F5A">
+    <w:p w14:paraId="106F3A78" w14:textId="03DA6328" w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00397F5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F5A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Objetivos do Projeto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> (conforme plano de trabalho)</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F02C1D">
+      <w:r w:rsidR="00397F5A" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w14:paraId="50104D4B" w14:textId="77777777" w:rsidTr="00C40A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1622CC9C" w14:textId="77777777" w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w:rsidRDefault="00397F5A" w:rsidP="00C40A7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C72212C" w14:textId="77777777" w:rsidR="00397F5A" w:rsidRDefault="00397F5A" w:rsidP="00397F5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39E5FB71" w14:textId="21BAF59F" w:rsidR="00E120F6" w:rsidRPr="00F02C1D" w:rsidRDefault="00397F5A" w:rsidP="00E120F6">
+    <w:p w14:paraId="39E5FB71" w14:textId="6E70B3E4" w:rsidR="00E120F6" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00E120F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00667658">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E120F6" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Período do Relatório:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E120F6" w:rsidRPr="00F02C1D" w14:paraId="62C317D4" w14:textId="77777777" w:rsidTr="00AC591D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46EBE528" w14:textId="77777777" w:rsidR="00E120F6" w:rsidRPr="00F02C1D" w:rsidRDefault="00E120F6" w:rsidP="00AC591D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D68C620" w14:textId="77777777" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="00940C8F" w:rsidP="00764C83">
+    <w:p w14:paraId="1D68C620" w14:textId="77777777" w:rsidR="00940C8F" w:rsidRDefault="00940C8F" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32FA7963" w14:textId="2440E418" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="009B0D64" w:rsidP="00971C8E">
+    <w:p w14:paraId="6EF79F89" w14:textId="12304D90" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">8. </w:t>
+        <w:t>8. Vigência do Instrumento</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0015743C" w14:paraId="0ADED748" w14:textId="77777777" w:rsidTr="0015743C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="025C3AF5" w14:textId="21702DAA" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Início:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274E88B2" w14:textId="59D7E6D7" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Término:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="766DE11A" w14:textId="77777777" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FA7963" w14:textId="5D0F4950" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00971C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0D64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00971C8E" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cumprimento de Metas até o momento:</w:t>
       </w:r>
       <w:r w:rsidR="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F02C1D" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(conforme descrito no Anexo III do Plano de Trabalho)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="4000" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="1813"/>
+        <w:gridCol w:w="1813"/>
         <w:gridCol w:w="1812"/>
         <w:gridCol w:w="1812"/>
-        <w:gridCol w:w="1813"/>
-        <w:gridCol w:w="1813"/>
+        <w:gridCol w:w="1812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="6FBD2DEA" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="6FBD2DEA" w14:textId="2C381944" w:rsidTr="0015743C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3EB6F3" w14:textId="6C185221" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+          <w:p w14:paraId="4C3EB6F3" w14:textId="6C185221" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ID da Meta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="2000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="3F790CC5" w14:textId="175D921D" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F790CC5" w14:textId="175D921D" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Período de execução</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21EBB44A" w14:textId="6863F3A1" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+          <w:p w14:paraId="21EBB44A" w14:textId="6863F3A1" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Executado (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2E0F6E" w14:textId="192FD7CA" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situação </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0015743C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(concluída, em andamento, não iniciada ou cancelada</w:t>
+            </w:r>
+            <w:r w:rsidR="002E14B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="15083EFB" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="15083EFB" w14:textId="2512E4FA" w:rsidTr="0015743C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0F9093" w14:textId="6C96B12F" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+          <w:p w14:paraId="4E0F9093" w14:textId="6C96B12F" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="462A276D" w14:textId="6D1C2F55" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462A276D" w14:textId="6D1C2F55" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Início</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="5A375A23" w14:textId="403BEF49" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A375A23" w14:textId="403BEF49" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Término</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="1889CCE1" w14:textId="15EE0C8B" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+          <w:p w14:paraId="1889CCE1" w14:textId="15EE0C8B" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E70197" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="36D16BDE" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="36D16BDE" w14:textId="1934F598" w:rsidTr="0015743C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7864D6A8" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7864D6A8" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F8BE311" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8BE311" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4492DCB7" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4492DCB7" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="512A34A4" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="512A34A4" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBE85BD" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="73CB6DB9" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="73CB6DB9" w14:textId="6B1D5C01" w:rsidTr="0015743C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B23FD7D" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B23FD7D" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4EC07615" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC07615" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="487EDD05" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="487EDD05" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="45F1D70B" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F1D70B" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="605F82FB" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="768FBF93" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="768FBF93" w14:textId="4B30B152" w:rsidTr="0015743C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="190BB1D2" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="190BB1D2" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70B18799" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B18799" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="65ABEF44" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65ABEF44" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1006F91E" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1006F91E" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="260F8456" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="00F02C1D" w14:paraId="06C79068" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="06C79068" w14:textId="3C54A026" w:rsidTr="0015743C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1ED723F1" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED723F1" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E8A89C0" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8A89C0" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63D3633D" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D3633D" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F9308DB" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="00F02C1D" w:rsidRDefault="0033641E" w:rsidP="00AC591D">
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9308DB" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1590A188" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09D106B1" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55EF1B57" w14:textId="59A3653E" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="009B0D64" w:rsidP="00764C83">
+    <w:p w14:paraId="05091CE8" w14:textId="05E7CA42" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">9. </w:t>
+        <w:t xml:space="preserve">9.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00971C8E" w:rsidRPr="00F02C1D">
-[...5 lines deleted...]
-        <w:t>Estima-se que o</w:t>
+      <w:r w:rsidRPr="002E14B7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Apresente, no espaço abaixo, as justificativas para as metas que se encontrem em atraso ou tenham sido canceladas.</w:t>
       </w:r>
-      <w:r w:rsidR="00940C8F" w:rsidRPr="00F02C1D">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> projeto será finalizado dentro do prazo estipulado no contrato vigente?</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E14B7" w14:paraId="6CD9D266" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CC3C47" w14:textId="4AD36761" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="002E14B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ID da Meta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46315013" w14:textId="6912BDDA" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="002E14B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Justificativa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E14B7" w14:paraId="327CD3A3" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6989AA" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD32D48" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E14B7" w14:paraId="54E4C3EA" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3F2F7E" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="320DC253" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4350262B" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55EF1B57" w14:textId="72A633C4" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0D64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E14B7" w:rsidRPr="002E14B7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Considerando o andamento atual da execução, o Coordenador entende que o projeto será concluído dentro da vigência do instrumento?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ABE7D8D" w14:textId="0E7C8A7A" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="00940C8F" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sim</w:t>
       </w:r>
     </w:p>
@@ -1076,1587 +1516,2933 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w14:paraId="1EB23303" w14:textId="77777777" w:rsidTr="00940C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E5ADBE2" w14:textId="77777777" w:rsidR="00940C8F" w:rsidRPr="00F02C1D" w:rsidRDefault="00940C8F" w:rsidP="00764C83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E953DBA" w14:textId="2F0C46F6" w:rsidR="00940C8F" w:rsidRPr="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00764C83">
+    <w:p w14:paraId="1E953DBA" w14:textId="564DE42F" w:rsidR="00940C8F" w:rsidRPr="00DD7C3D" w:rsidRDefault="007A511B" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD7C3D">
+      <w:r w:rsidRPr="007A511B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Havendo necessidade de prorrogação, o Coordenador do Projeto deverá informar à DIARI e seguir as devidas orientações do setor.</w:t>
+        <w:t>Caso seja identificada a necessidade de prorrogação da vigência do instrumento, o Coordenador deverá comunicar formalmente a DIARI com antecedência suficiente para adoção das providências administrativas cabíveis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2D06E5" w14:textId="77777777" w:rsidR="00213250" w:rsidRDefault="00213250" w:rsidP="0033641E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50C16FE4" w14:textId="583CBD0A" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+    <w:p w14:paraId="50C16FE4" w14:textId="548DA7BB" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="002A1EE6" w:rsidP="0033641E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">10. </w:t>
+        <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033641E">
-[...5 lines deleted...]
-        <w:t>Liste as atividades realizadas no projeto de acordo com o período indicado no relatório.</w:t>
+      <w:r w:rsidR="0033641E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A511B" w:rsidRPr="007A511B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Relacione as atividades efetivamente executadas durante o período abrangido por este relatório, indicando sua vinculação às metas previstas no Plano de Trabalho.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5098"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4593"/>
+        <w:gridCol w:w="1149"/>
+        <w:gridCol w:w="1149"/>
+        <w:gridCol w:w="1151"/>
+        <w:gridCol w:w="1020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="7653B6CD" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="7653B6CD" w14:textId="77777777" w:rsidTr="002E14B7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2534" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00B109C0" w14:textId="175B3DD3" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="00B109C0" w14:textId="175B3DD3" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Descrição</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="645A6A59" w14:textId="44E83B7B" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E14B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Meta vinculada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22CFB982" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="22CFB982" w14:textId="7D19DDAE" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Período de execução</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="160C70E5" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="160C70E5" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>% de execução</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="6D1C7631" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="6D1C7631" w14:textId="77777777" w:rsidTr="002E14B7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2534" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0498C21C" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="0498C21C" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFDD9B7" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="735B7021" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="735B7021" w14:textId="7BAED3BC" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Início</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="635" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15E99887" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="15E99887" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Término</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="563" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D8D344E" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="3D8D344E" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="457DB1BF" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="457DB1BF" w14:textId="77777777" w:rsidTr="002E14B7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2534" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77EF182E" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="77EF182E" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9F311D" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A7F8995" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="2A7F8995" w14:textId="31963C97" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="635" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79CDF01E" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="79CDF01E" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C81AAAD" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="6C81AAAD" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="7F8F4856" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="7F8F4856" w14:textId="77777777" w:rsidTr="002E14B7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2534" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0218D2D1" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="0218D2D1" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AB5846" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D5C5B05" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="0D5C5B05" w14:textId="552C1195" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="635" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B1C800C" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="2B1C800C" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F6923CC" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="7F6923CC" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="369BECF7" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="369BECF7" w14:textId="77777777" w:rsidTr="002E14B7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2534" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36D6F591" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="36D6F591" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A92D87" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F978BEC" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="6F978BEC" w14:textId="4666326C" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="635" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23DFCB2E" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="23DFCB2E" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B8273A8" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="5B8273A8" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="4124A67F" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="4124A67F" w14:textId="77777777" w:rsidTr="002E14B7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2534" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16DEA004" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="16DEA004" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="403511E2" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75AD7C96" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="75AD7C96" w14:textId="4A447B25" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="635" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B917D1B" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="1B917D1B" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37793CF7" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="37793CF7" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033641E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033641E" w:rsidRPr="0033641E" w14:paraId="68E6545A" w14:textId="77777777" w:rsidTr="0033641E">
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="68E6545A" w14:textId="77777777" w:rsidTr="002E14B7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcW w:w="2534" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79B7DE2C" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="79B7DE2C" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="634" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="306564E8" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD34708" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="1DD34708" w14:textId="4EFBE3F7" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="635" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D58B9EC" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="4D58B9EC" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="563" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE17F87" w14:textId="77777777" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0033641E" w:rsidP="0033641E">
+          <w:p w14:paraId="5FE17F87" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15438F16" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1755EBB0" w14:textId="72351463" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="009B0D64" w:rsidP="00DD7C3D">
+    <w:p w14:paraId="1B8C5500" w14:textId="217FF58B" w:rsidR="007A511B" w:rsidRDefault="007A511B" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">10. </w:t>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A511B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Produtos/Entregas produzid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A511B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> até o momento do relatório</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3020"/>
+        <w:gridCol w:w="3021"/>
+        <w:gridCol w:w="3021"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007A511B" w:rsidRPr="007A511B" w14:paraId="1177D8C7" w14:textId="77777777" w:rsidTr="007A511B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FE6E3D" w14:textId="532EA370" w:rsidR="007A511B" w:rsidRPr="007A511B" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A511B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Produto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D7E65D" w14:textId="5503E946" w:rsidR="007A511B" w:rsidRPr="007A511B" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A511B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Situação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AD4D36" w14:textId="12190EC7" w:rsidR="007A511B" w:rsidRPr="007A511B" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A511B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Link ou Localização</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A511B" w14:paraId="2AC81205" w14:textId="77777777" w:rsidTr="007A511B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C89D23E" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00EF64EF" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E539AA5" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00EF64EF" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78608B2C" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00EF64EF" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A511B" w14:paraId="1E71C8F6" w14:textId="77777777" w:rsidTr="007A511B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4220D4" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00EF64EF" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F252A2" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00EF64EF" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C590717" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00EF64EF" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A511B" w14:paraId="40D169AE" w14:textId="77777777" w:rsidTr="007A511B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2010F1" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00EF64EF" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5536D853" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00EF64EF" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3415BBC6" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00EF64EF" w:rsidRDefault="007A511B" w:rsidP="007A511B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5325BB95" w14:textId="77777777" w:rsidR="007A511B" w:rsidRDefault="007A511B" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1755EBB0" w14:textId="548C4CEF" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="009B0D64" w:rsidP="00DD7C3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F201B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DD7C3D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Equipe do Projeto </w:t>
       </w:r>
       <w:r w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(devem ser listados </w:t>
       </w:r>
       <w:r w:rsidR="00DD7C3D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">todos, </w:t>
       </w:r>
       <w:r w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>inclusive os que não estejam mais no projeto)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2239"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="1353"/>
+        <w:gridCol w:w="1293"/>
+        <w:gridCol w:w="1727"/>
+        <w:gridCol w:w="2413"/>
+        <w:gridCol w:w="1255"/>
+        <w:gridCol w:w="1021"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="5C0F32ED" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="5C0F32ED" w14:textId="179EEAC1" w:rsidTr="002A1EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8577" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="563F78EE" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+          <w:p w14:paraId="20791B87" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>DOCENTES, DISCENTES E TÉCNICO-ADMINISTRATIVOS</w:t>
+              <w:t>MEMBROS INTERNOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A0AAA8" w14:textId="6121BF04" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>docentes, discentes e técnico-administrativos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="0F53DE32" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="0F53DE32" w14:textId="1CBFBFE2" w:rsidTr="002A1EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="4E21A096" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E21A096" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="7B1A894F" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1A894F" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Função no Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="019B34E1" w14:textId="77777777" w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w:rsidRDefault="00397F5A" w:rsidP="00397F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="019B34E1" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00397F5A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vinculação</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44128E57" w14:textId="1CEDD590" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00397F5A" w:rsidP="00397F5A">
+          <w:p w14:paraId="44128E57" w14:textId="1CEDD590" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00397F5A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02C1D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">docente, </w:t>
-            </w:r>
+              <w:t>docente, discente e TAE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="622061C6" w14:textId="4AA07194" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...12 lines deleted...]
-            <w:tcW w:w="2027" w:type="dxa"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Resumo das Atividades Desenvolvidas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="622061C6" w14:textId="4AA07194" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00397F5A" w:rsidP="004901A5">
+          <w:p w14:paraId="0330F435" w14:textId="20378B0B" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Resumo das Atividades Desenvolvidas</w:t>
+              <w:t>Período de atuação</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="7A099923" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="7A099923" w14:textId="08154416" w:rsidTr="002A1EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...42 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7FE1E8" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="080A4E89" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E739BAA" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04277D96" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="743C0339" w14:textId="172AE8C7" w:rsidR="002A1EE6" w:rsidRPr="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="002A1EE6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dada de Entrada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E1C7A1" w14:textId="7A516D4D" w:rsidR="002A1EE6" w:rsidRPr="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="002A1EE6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data de Saida</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="2E8CBD17" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="2E8CBD17" w14:textId="1AB42879" w:rsidTr="002A1EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="676526C2" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D44D604" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D32C7F" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="245EE432" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="676526C2" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E5A40C" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C816F02" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="794D9987" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="794D9987" w14:textId="5C8C4EAB" w:rsidTr="002A1EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="400E227B" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="683EE24F" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7CF16D" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0746BEB0" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="400E227B" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="749F6C78" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB2DB64" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="415316B1" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="415316B1" w14:textId="21973E48" w:rsidTr="002A1EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="4A01C799" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00DD7C3D" w:rsidP="004901A5">
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3107CFDF" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BE735C" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5C3FA1" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A01C799" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="64601868" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="423D176A" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w14:paraId="7E32D344" w14:textId="77777777" w:rsidTr="004901A5">
+      <w:tr w:rsidR="007A511B" w:rsidRPr="00F02C1D" w14:paraId="4FB2B5A5" w14:textId="77777777" w:rsidTr="002A1EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8577" w:type="dxa"/>
-[...19 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="467A06B2" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="525FA6B7" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8BA255" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DF6748" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A89E4D0" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="071BC71F" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w14:paraId="71560EB6" w14:textId="77777777" w:rsidTr="00B429D8">
+    </w:tbl>
+    <w:p w14:paraId="11ADCE44" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00DD7C3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1548"/>
+        <w:gridCol w:w="1616"/>
+        <w:gridCol w:w="3115"/>
+        <w:gridCol w:w="1516"/>
+        <w:gridCol w:w="1267"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="21173F47" w14:textId="77777777" w:rsidTr="00CE75AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDFC0E6" w14:textId="77777777" w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w:rsidRDefault="00397F5A" w:rsidP="004901A5">
+          <w:p w14:paraId="2C4D0074" w14:textId="12725B6B" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="002A1EE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F02C1D">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Completo</w:t>
-[...41 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">MEMBROS </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Resumo das Atividades Desenvolvidas</w:t>
+              <w:t>EXTERNOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w14:paraId="310DF7EE" w14:textId="77777777" w:rsidTr="00154235">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="538C469D" w14:textId="77777777" w:rsidTr="0026390F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...23 lines deleted...]
-            <w:tcW w:w="4054" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E3582B" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F347DA" w14:textId="46845DEB" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Função no Projeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01185043" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Resumo das Atividades Desenvolvidas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCBDA8E" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Período de atuação</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w14:paraId="532AFD22" w14:textId="77777777" w:rsidTr="00D10B0D">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="7B5D7FA8" w14:textId="77777777" w:rsidTr="0026390F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...31 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="477DCFE3" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="632F6035" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8AB5A9" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0367D729" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dada de Entrada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B5ED4D" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data de Saida</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w14:paraId="4640B3E6" w14:textId="77777777" w:rsidTr="00415737">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="2E73458C" w14:textId="77777777" w:rsidTr="00F97AD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="092E09F5" w14:textId="77777777" w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w:rsidRDefault="00397F5A" w:rsidP="004901A5">
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF74452" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6547135E" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BEDC88" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1F3004" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A81BE6E" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w14:paraId="184B093B" w14:textId="77777777" w:rsidTr="004A585E">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="690B5A0F" w14:textId="77777777" w:rsidTr="0070241C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...23 lines deleted...]
-            <w:tcW w:w="4054" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="173FDF8F" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50942262" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF7DF78" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0944DE95" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="321BA164" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="6F4B413A" w14:textId="77777777" w:rsidTr="001817BC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="738ADE64" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3D462B" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B9C79F" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="532BFD18" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="599975DB" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A511B" w:rsidRPr="00F02C1D" w14:paraId="6DBD9631" w14:textId="77777777" w:rsidTr="001817BC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B0CEE2" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FDA027" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5A8CC" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="70596F86" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32186A95" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="6452A5C2" w14:textId="77777777" w:rsidTr="00CE75AE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="129B2121" w14:textId="201C019F" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>VOLUNTÁRIOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="02A1410F" w14:textId="77777777" w:rsidTr="00CE75AE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51ADFB36" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8B2A80" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Função no Projeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EA28D8" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Resumo das Atividades Desenvolvidas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="3DAFB1F6" w14:textId="77777777" w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w:rsidRDefault="00397F5A" w:rsidP="004901A5">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2DD717" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Período de atuação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="45F72BF6" w14:textId="77777777" w:rsidTr="00CE75AE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F499CA9" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="460BF2C9" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="536DEF72" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B87CDDE" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dada de Entrada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F1953D" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data de Saida</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="122AE9F8" w14:textId="77777777" w:rsidTr="00CE75AE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="365E5E4D" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5472F5" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCB09AF" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="073F288A" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D02DED2" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="32733647" w14:textId="77777777" w:rsidTr="00CE75AE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="135E941B" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E648E73" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B9A5EC" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="071F27E7" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="514A823D" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="3FB63CB2" w14:textId="77777777" w:rsidTr="00CE75AE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F60CA6" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62500163" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32521EF0" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1379AD37" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF6CA28" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11ADCE44" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00DD7C3D">
+    <w:p w14:paraId="14EE3CB1" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00DD7C3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D095B7B" w14:textId="69505989" w:rsidR="002A1EE6" w:rsidRPr="00F201B4" w:rsidRDefault="007A511B" w:rsidP="00DD7C3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F201B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Declaro que as informações constantes neste relatório refletem fielmente a execução do projeto até a presente data, responsabilizando-me pela sua veracidade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216F7749" w14:textId="77777777" w:rsidR="007A511B" w:rsidRDefault="007A511B" w:rsidP="00DD7C3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FB1AD53" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38C40083" w14:textId="2D09E562" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -2735,61 +4521,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6940381D" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00397F5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidSect="00764C83">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B46220B" w14:textId="77777777" w:rsidR="008B146D" w:rsidRDefault="008B146D" w:rsidP="00764C83">
+    <w:p w14:paraId="294357CC" w14:textId="77777777" w:rsidR="009C21B1" w:rsidRDefault="009C21B1" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0863F6AA" w14:textId="77777777" w:rsidR="008B146D" w:rsidRDefault="008B146D" w:rsidP="00764C83">
+    <w:p w14:paraId="6F92055D" w14:textId="77777777" w:rsidR="009C21B1" w:rsidRDefault="009C21B1" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2828,61 +4614,61 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="57282D17" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48240EAF" w14:textId="77777777" w:rsidR="008B146D" w:rsidRDefault="008B146D" w:rsidP="00764C83">
+    <w:p w14:paraId="2DDE7858" w14:textId="77777777" w:rsidR="009C21B1" w:rsidRDefault="009C21B1" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A2D1485" w14:textId="77777777" w:rsidR="008B146D" w:rsidRDefault="008B146D" w:rsidP="00764C83">
+    <w:p w14:paraId="1BD96CC3" w14:textId="77777777" w:rsidR="009C21B1" w:rsidRDefault="009C21B1" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F30DF51" w14:textId="35FA1F8C" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="00764C83">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03F22205" wp14:editId="7F5333E0">
           <wp:extent cx="866775" cy="876300"/>
@@ -3010,106 +4796,113 @@
       <w:t xml:space="preserve">do </w:t>
     </w:r>
     <w:r w:rsidR="00397F5A" w:rsidRPr="00764C83">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Projeto</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="255794E9" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00764C83" w:rsidRDefault="00764C83">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00764C83"/>
+    <w:rsid w:val="0015743C"/>
     <w:rsid w:val="00213250"/>
+    <w:rsid w:val="002A1EE6"/>
     <w:rsid w:val="002B32ED"/>
     <w:rsid w:val="002C091C"/>
+    <w:rsid w:val="002E14B7"/>
     <w:rsid w:val="00311786"/>
     <w:rsid w:val="00323F9A"/>
     <w:rsid w:val="0033641E"/>
     <w:rsid w:val="00397F5A"/>
     <w:rsid w:val="003F5C2E"/>
     <w:rsid w:val="00435D52"/>
     <w:rsid w:val="005451E5"/>
     <w:rsid w:val="005A0C93"/>
     <w:rsid w:val="00667658"/>
     <w:rsid w:val="00764C83"/>
     <w:rsid w:val="00795473"/>
+    <w:rsid w:val="007A511B"/>
     <w:rsid w:val="007B11D9"/>
     <w:rsid w:val="008B146D"/>
     <w:rsid w:val="00940C8F"/>
     <w:rsid w:val="00971C8E"/>
     <w:rsid w:val="00987CFF"/>
     <w:rsid w:val="009B0D64"/>
+    <w:rsid w:val="009C21B1"/>
     <w:rsid w:val="00A639DF"/>
     <w:rsid w:val="00A71BA4"/>
     <w:rsid w:val="00B2532A"/>
     <w:rsid w:val="00BD4B1E"/>
     <w:rsid w:val="00BF56B6"/>
     <w:rsid w:val="00C15EB3"/>
+    <w:rsid w:val="00C624B4"/>
     <w:rsid w:val="00CB0C85"/>
     <w:rsid w:val="00D926CC"/>
     <w:rsid w:val="00DC028F"/>
     <w:rsid w:val="00DC56FE"/>
     <w:rsid w:val="00DD7C3D"/>
     <w:rsid w:val="00DE1AD2"/>
     <w:rsid w:val="00E120F6"/>
     <w:rsid w:val="00F02C1D"/>
+    <w:rsid w:val="00F201B4"/>
     <w:rsid w:val="00FC06C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3700,51 +5493,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00764C83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -4459,71 +6251,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1127</Characters>
+  <Pages>3</Pages>
+  <Words>379</Words>
+  <Characters>2050</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>140</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1274</CharactersWithSpaces>
+  <CharactersWithSpaces>2425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Assis Nogueira</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>