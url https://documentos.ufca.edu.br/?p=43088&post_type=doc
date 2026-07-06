--- v0 (2026-01-16)
+++ v1 (2026-07-06)
@@ -1,3677 +1,5632 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="594C6B61" w14:textId="0BA9C1C9" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="004E4504">
+    <w:p w14:paraId="594C6B61" w14:textId="03BBFC97" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764C83">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">RELATÓRIO </w:t>
       </w:r>
-      <w:r w:rsidR="00F81450">
+      <w:r w:rsidR="00E659AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>FINAL</w:t>
       </w:r>
       <w:r w:rsidR="00940C8F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00764C83">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DE EXECUÇÃO DO PROJETO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D048CB7" w14:textId="77777777" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="004E4504">
+    <w:p w14:paraId="2D048CB7" w14:textId="77777777" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54302D6E" w14:textId="3E726006" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+    <w:p w14:paraId="0801109C" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00667658">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. Processo SIPAC</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A93A2D" w14:paraId="0DD70862" w14:textId="77777777" w:rsidTr="00841ECA">
-[...4 lines deleted...]
-          <w:p w14:paraId="1A822520" w14:textId="77777777" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+      <w:tr w:rsidR="00667658" w14:paraId="542A3335" w14:textId="77777777" w:rsidTr="00984714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE6E69F" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00984714">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="122E3202" w14:textId="77777777" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+    <w:p w14:paraId="71FB6319" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00667658">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="720A9257" w14:textId="226631BB" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+    <w:p w14:paraId="5415B708" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00667658">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Classificação do Projeto</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A93A2D" w14:paraId="625EEF21" w14:textId="77777777" w:rsidTr="00841ECA">
-[...4 lines deleted...]
-          <w:p w14:paraId="02DFE4F3" w14:textId="77777777" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+      <w:tr w:rsidR="00667658" w14:paraId="1EAE93F8" w14:textId="77777777" w:rsidTr="00984714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="601B9EF9" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00984714">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09D82406" w14:textId="77777777" w:rsidR="00A93A2D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+    <w:p w14:paraId="48874223" w14:textId="77777777" w:rsidR="00667658" w:rsidRDefault="00667658" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02FA71F8" w14:textId="18175B1E" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+    <w:p w14:paraId="02FA71F8" w14:textId="6B26B7EC" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00667658" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00E120F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r w:rsidR="00971C8E" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> do Projeto</w:t>
+        <w:t xml:space="preserve"> Projeto</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w14:paraId="6B9411F0" w14:textId="77777777" w:rsidTr="00841ECA">
-[...4 lines deleted...]
-          <w:p w14:paraId="5CF2D9A2" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+      <w:tr w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w14:paraId="6B9411F0" w14:textId="77777777" w:rsidTr="00AC591D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF2D9A2" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00AC591D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71812878" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+    <w:p w14:paraId="71812878" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EAB45CD" w14:textId="606FAE05" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00A93A2D" w:rsidP="004E4504">
+    <w:p w14:paraId="583D728D" w14:textId="2860346C" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00542101">
+        <w:t>4. Parceiro Externo</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9062"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0015743C" w14:paraId="64AB1A35" w14:textId="77777777" w:rsidTr="0015743C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFCEA08" w14:textId="77777777" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44F69C17" w14:textId="77777777" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EAB45CD" w14:textId="04287078" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00667658">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E120F6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nome</w:t>
       </w:r>
       <w:r w:rsidR="00764C83" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> do Coordenador:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9488"/>
+        <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00764C83" w:rsidRPr="00F02C1D" w14:paraId="22C2D2D6" w14:textId="77777777" w:rsidTr="00764C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB1F9A4" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00764C83" w:rsidP="004E4504">
+          <w:p w14:paraId="0CB1F9A4" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00764C83" w:rsidP="00764C83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F31CCF9" w14:textId="77777777" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="004E4504">
+    <w:p w14:paraId="5F31CCF9" w14:textId="77777777" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF96BAB" w14:textId="3221718C" w:rsidR="00F36179" w:rsidRPr="00F02C1D" w:rsidRDefault="009E337A" w:rsidP="00F36179">
+    <w:p w14:paraId="106F3A78" w14:textId="03DA6328" w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00397F5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00F36179" w:rsidRPr="00F02C1D">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F5A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Objetivos do Projeto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (conforme plano de trabalho)</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F5A" w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9488"/>
+        <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F36179" w:rsidRPr="00F02C1D" w14:paraId="76123A3C" w14:textId="77777777" w:rsidTr="00C40A7D">
+      <w:tr w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w14:paraId="50104D4B" w14:textId="77777777" w:rsidTr="00C40A7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA46062" w14:textId="77777777" w:rsidR="00F36179" w:rsidRPr="00F02C1D" w:rsidRDefault="00F36179" w:rsidP="00C40A7D">
+          <w:p w14:paraId="1622CC9C" w14:textId="77777777" w:rsidR="00397F5A" w:rsidRPr="00F02C1D" w:rsidRDefault="00397F5A" w:rsidP="00C40A7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40B35610" w14:textId="77777777" w:rsidR="00F36179" w:rsidRDefault="00F36179" w:rsidP="004E4504">
+    <w:p w14:paraId="1C72212C" w14:textId="77777777" w:rsidR="00397F5A" w:rsidRDefault="00397F5A" w:rsidP="00397F5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39E5FB71" w14:textId="3565E520" w:rsidR="00E120F6" w:rsidRPr="00F02C1D" w:rsidRDefault="00F36179" w:rsidP="004E4504">
+    <w:p w14:paraId="6EF79F89" w14:textId="731FB69F" w:rsidR="0015743C" w:rsidRDefault="00E659AC" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
-[...31 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0015743C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Vigência do Instrumento</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4815"/>
-        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00542101" w14:paraId="675E0631" w14:textId="77777777" w:rsidTr="00841ECA">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="0015743C" w14:paraId="0ADED748" w14:textId="77777777" w:rsidTr="0015743C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="025C3AF5" w14:textId="21702DAA" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Inicio:</w:t>
+              <w:t>Início:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274E88B2" w14:textId="59D7E6D7" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Término:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="100F66C3" w14:textId="77777777" w:rsidR="00E120F6" w:rsidRDefault="00E120F6" w:rsidP="004E4504">
-[...9 lines deleted...]
-    <w:p w14:paraId="0C14261A" w14:textId="5D044DA9" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="00F36179" w:rsidP="004E4504">
+    <w:p w14:paraId="766DE11A" w14:textId="77777777" w:rsidR="0015743C" w:rsidRDefault="0015743C" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5A64E6F3" w14:textId="0E1C7220" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="005451E5" w:rsidP="004E4504">
+    <w:p w14:paraId="32FA7963" w14:textId="4CA72CA1" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00EC60EB" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ) Não</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0D64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00971C8E" w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cumprimento de Metas:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02C1D" w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(conforme descrito no Anexo III do Plano de Trabalho)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6EC8FA" w14:textId="73636374" w:rsidR="005451E5" w:rsidRPr="00F02C1D" w:rsidRDefault="005451E5" w:rsidP="004E4504">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1813"/>
+        <w:gridCol w:w="1813"/>
+        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="1812"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="6FBD2DEA" w14:textId="2C381944" w:rsidTr="0015743C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3EB6F3" w14:textId="6C185221" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ID da Meta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F790CC5" w14:textId="175D921D" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Período de execução</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EBB44A" w14:textId="6863F3A1" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Executado (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2E0F6E" w14:textId="192FD7CA" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situação </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0015743C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(concluída, em andamento, não iniciada ou cancelada</w:t>
+            </w:r>
+            <w:r w:rsidR="002E14B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="15083EFB" w14:textId="2512E4FA" w:rsidTr="0015743C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0F9093" w14:textId="6C96B12F" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462A276D" w14:textId="6D1C2F55" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Início</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A375A23" w14:textId="403BEF49" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Término</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1889CCE1" w14:textId="15EE0C8B" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E70197" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="36D16BDE" w14:textId="1934F598" w:rsidTr="0015743C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7864D6A8" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8BE311" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4492DCB7" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="512A34A4" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBE85BD" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="73CB6DB9" w14:textId="6B1D5C01" w:rsidTr="0015743C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B23FD7D" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC07615" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="487EDD05" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F1D70B" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="605F82FB" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="768FBF93" w14:textId="4B30B152" w:rsidTr="0015743C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="190BB1D2" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B18799" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65ABEF44" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1006F91E" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="260F8456" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0015743C" w:rsidRPr="00F02C1D" w14:paraId="06C79068" w14:textId="3C54A026" w:rsidTr="0015743C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED723F1" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8A89C0" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D3633D" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9308DB" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1590A188" w14:textId="77777777" w:rsidR="0015743C" w:rsidRPr="00F02C1D" w:rsidRDefault="0015743C" w:rsidP="00AC591D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="09D106B1" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ) Sim, especificar quais:</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05091CE8" w14:textId="64FFB390" w:rsidR="002E14B7" w:rsidRDefault="00EC60EB" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="002E14B7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E14B7" w:rsidRPr="002E14B7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apresente, no espaço abaixo, as justificativas para as metas </w:t>
+      </w:r>
+      <w:r w:rsidR="008F73D7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>canceladas ou que não foram executadas na sua integralidade</w:t>
+      </w:r>
+      <w:r w:rsidR="002E14B7" w:rsidRPr="002E14B7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E14B7" w14:paraId="6CD9D266" w14:textId="77777777" w:rsidTr="007C7200">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CC3C47" w14:textId="4AD36761" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="002E14B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ID da Meta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="46315013" w14:textId="6912BDDA" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="002E14B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Justificativa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E14B7" w14:paraId="327CD3A3" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6989AA" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD32D48" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E14B7" w14:paraId="54E4C3EA" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3F2F7E" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="320DC253" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4350262B" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRDefault="002E14B7" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8DA89A" w14:textId="4D05FEEA" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0033641E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9. Houve doação de bens?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED6DA28" w14:textId="54960893" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0033641E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(  ) Não</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4957E725" w14:textId="013E609A" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0033641E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) Sim, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>preencher o quadro abaixo com as informações devidas</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1780"/>
+        <w:gridCol w:w="1765"/>
+        <w:gridCol w:w="1765"/>
+        <w:gridCol w:w="1965"/>
+        <w:gridCol w:w="1787"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0098429A" w:rsidRPr="0098429A" w14:paraId="01210247" w14:textId="77777777" w:rsidTr="0098429A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DD3281" w14:textId="6BEA67D0" w:rsidR="0098429A" w:rsidRPr="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098429A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Descrição do Bem, conforme nota fiscal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE769B5" w14:textId="4DB54642" w:rsidR="0098429A" w:rsidRPr="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098429A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nota fiscal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CF45DA" w14:textId="04E3A304" w:rsidR="0098429A" w:rsidRPr="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098429A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Valor do Bem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B7BB32" w14:textId="0527480B" w:rsidR="0098429A" w:rsidRPr="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098429A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data de Recebimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="549568DF" w14:textId="1EAF7D3B" w:rsidR="0098429A" w:rsidRPr="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098429A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Localização do Bem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098429A" w14:paraId="01268148" w14:textId="77777777" w:rsidTr="0098429A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A61074D" w14:textId="77777777" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="276206F1" w14:textId="77777777" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B1150D" w14:textId="77777777" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02819B32" w14:textId="77777777" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="412B903A" w14:textId="77777777" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098429A" w14:paraId="6A44CE3A" w14:textId="77777777" w:rsidTr="0098429A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3A49C6" w14:textId="77777777" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="002D07A1" w14:textId="77777777" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8A4A22" w14:textId="77777777" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="064ADF5C" w14:textId="77777777" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01678898" w14:textId="77777777" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6370B50C" w14:textId="1DB3A977" w:rsidR="0098429A" w:rsidRDefault="0098429A" w:rsidP="0098429A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098429A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Anexar as notas fiscais, os Termos de Doação (quando houver) e demais documentos comprobatórios da entrega dos bens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6B35CA" w14:textId="77777777" w:rsidR="0098429A" w:rsidRPr="0098429A" w:rsidRDefault="0098429A" w:rsidP="0033641E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C16FE4" w14:textId="1E8AACE9" w:rsidR="0033641E" w:rsidRPr="0033641E" w:rsidRDefault="0098429A" w:rsidP="0033641E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="0033641E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A511B" w:rsidRPr="007A511B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Relacione as atividades efetivamente executadas durante o período abrangido por este relatório, indicando sua vinculação às metas previstas no Plano de Trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4593"/>
+        <w:gridCol w:w="1149"/>
+        <w:gridCol w:w="1149"/>
+        <w:gridCol w:w="1151"/>
+        <w:gridCol w:w="1020"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="7653B6CD" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00B109C0" w14:textId="175B3DD3" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Descrição</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="645A6A59" w14:textId="44E83B7B" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E14B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Meta vinculada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22CFB982" w14:textId="7D19DDAE" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Período de execução</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="160C70E5" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>% de execução</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="6D1C7631" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0498C21C" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFDD9B7" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="735B7021" w14:textId="7BAED3BC" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Início</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="635" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15E99887" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Término</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8D344E" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="457DB1BF" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77EF182E" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9F311D" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7F8995" w14:textId="31963C97" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="635" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79CDF01E" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C81AAAD" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="7F8F4856" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0218D2D1" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AB5846" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5C5B05" w14:textId="552C1195" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="635" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1C800C" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6923CC" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="369BECF7" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36D6F591" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A92D87" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F978BEC" w14:textId="4666326C" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="635" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23DFCB2E" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8273A8" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="4124A67F" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16DEA004" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="403511E2" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75AD7C96" w14:textId="4A447B25" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="635" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B917D1B" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37793CF7" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033641E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E14B7" w:rsidRPr="0033641E" w14:paraId="68E6545A" w14:textId="77777777" w:rsidTr="002E14B7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B7DE2C" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="306564E8" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD34708" w14:textId="4EFBE3F7" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="635" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D58B9EC" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE17F87" w14:textId="77777777" w:rsidR="002E14B7" w:rsidRPr="0033641E" w:rsidRDefault="002E14B7" w:rsidP="0033641E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15438F16" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00764C83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D2346F" w14:textId="21591A54" w:rsidR="00830800" w:rsidRDefault="00830800" w:rsidP="00830800">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Avanços e Impactos do Projeto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830800">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830800">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fortalecimento institucional; inovação; integração entre instituições; formação de recursos humanos; melhoria de serviços públicos; desenvolvimento regional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830800">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830800">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9062"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00830800" w14:paraId="3B1D4E71" w14:textId="77777777" w:rsidTr="00830800">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDD128C" w14:textId="77777777" w:rsidR="00830800" w:rsidRDefault="00830800" w:rsidP="00DD7C3D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63A8E639" w14:textId="77777777" w:rsidR="00830800" w:rsidRDefault="00830800" w:rsidP="00DD7C3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEBBFC1" w14:textId="1168708F" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Estimativa do quantitativo de pessoas beneficiadas direta ou indiretamente pelo projeto</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9062"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB4C8C" w14:paraId="0A3C245E" w14:textId="77777777" w:rsidTr="00CE75AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72282C65" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6DB1FAB4" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00DD7C3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F579160" w14:textId="5C4A9B7E" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Publicações </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB4C8C" w:rsidRPr="007A511B" w14:paraId="548E53B4" w14:textId="77777777" w:rsidTr="00AB4C8C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAB6A89" w14:textId="1DE4F19F" w:rsidR="00AB4C8C" w:rsidRPr="007A511B" w:rsidRDefault="00AB4C8C" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB4C8C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Produção Técnica, Científica e Acadêmica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA60158" w14:textId="0FC02318" w:rsidR="00AB4C8C" w:rsidRPr="007A511B" w:rsidRDefault="00AB4C8C" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A511B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Link </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>da Públicação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB4C8C" w14:paraId="74880B69" w14:textId="77777777" w:rsidTr="00AB4C8C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="732DF159" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRPr="00EF64EF" w:rsidRDefault="00AB4C8C" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="041A003E" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRPr="00EF64EF" w:rsidRDefault="00AB4C8C" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB4C8C" w14:paraId="4B49ADA3" w14:textId="77777777" w:rsidTr="00AB4C8C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="222AA086" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRPr="00EF64EF" w:rsidRDefault="00AB4C8C" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A425C5" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRPr="00EF64EF" w:rsidRDefault="00AB4C8C" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB4C8C" w14:paraId="47EAF064" w14:textId="77777777" w:rsidTr="00AB4C8C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64973375" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRPr="00EF64EF" w:rsidRDefault="00AB4C8C" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D62F8D" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRPr="00EF64EF" w:rsidRDefault="00AB4C8C" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59E54B9B" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686D04A8" w14:textId="3DB7C60D" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>14. Houve o desenvolvimento de alguma tecnologia?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E77D053" w14:textId="47DAF03F" w:rsidR="00AB4C8C" w:rsidRPr="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(  ) Não</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138AE86A" w14:textId="3464E52A" w:rsidR="00AB4C8C" w:rsidRPr="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(  ) Sim, continuar o preenchimento dos questionamentos abaixo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438C9199" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48168DA1" w14:textId="7CDAB08E" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Houve registro de propriedade intelectual?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3D8F02" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRPr="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>( ) Não</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A40C9A" w14:textId="30537D29" w:rsidR="00AB4C8C" w:rsidRPr="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>( ) Sim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, especificar abaixo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160D3D59" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E58CE5E" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRDefault="00522EF7" w:rsidP="00522EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18.1. A tecnologia foi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF1DABF" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRPr="008102D4" w:rsidRDefault="00522EF7" w:rsidP="00522EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>( ) Registrada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6188C2" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRPr="008102D4" w:rsidRDefault="00522EF7" w:rsidP="00522EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>( ) Em processo de registro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C85D3B" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRPr="008102D4" w:rsidRDefault="00522EF7" w:rsidP="00522EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>( ) Transferida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AD89B6" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRPr="008102D4" w:rsidRDefault="00522EF7" w:rsidP="00522EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102D4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>( ) Uso interno</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9062"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00522EF7" w14:paraId="545DAA72" w14:textId="77777777" w:rsidTr="00522EF7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6973A26D" w14:textId="04841450" w:rsidR="00522EF7" w:rsidRPr="00522EF7" w:rsidRDefault="00522EF7" w:rsidP="00AB4C8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00522EF7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campo aberto para alguma observação </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>adicional pertinente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00522EF7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="606D18CF" w14:textId="0ECC519C" w:rsidR="00522EF7" w:rsidRDefault="00522EF7" w:rsidP="00AB4C8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68E3D039" w14:textId="0D88C677" w:rsidR="00522EF7" w:rsidRPr="00AB4C8C" w:rsidRDefault="00522EF7" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C64F7B" w14:textId="63F39246" w:rsidR="00401ADD" w:rsidRDefault="00401ADD" w:rsidP="00401ADD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Quanto a sustentabilidade do projeto: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17AB7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Os resultados permanecerão após o encerramento?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17AB7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Como?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17AB7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Quem será responsável?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9062"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00401ADD" w14:paraId="198EB3E0" w14:textId="77777777" w:rsidTr="00CE75AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E3E9D7" w14:textId="77777777" w:rsidR="00401ADD" w:rsidRDefault="00401ADD" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D61A365" w14:textId="77777777" w:rsidR="00401ADD" w:rsidRDefault="00401ADD" w:rsidP="00DD7C3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1755EBB0" w14:textId="249D4494" w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D" w:rsidRDefault="00AB4C8C" w:rsidP="00DD7C3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00401ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0D64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7C3D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equipe do Projeto </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(devem ser listados </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7C3D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">todos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7C3D" w:rsidRPr="00F02C1D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inclusive os que não estejam mais no projeto)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1696"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1633"/>
+        <w:gridCol w:w="1353"/>
+        <w:gridCol w:w="1293"/>
+        <w:gridCol w:w="1727"/>
+        <w:gridCol w:w="2413"/>
+        <w:gridCol w:w="1255"/>
+        <w:gridCol w:w="1021"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443898" w:rsidRPr="00841ECA" w14:paraId="396EDD13" w14:textId="77777777" w:rsidTr="00C924DD">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="5C0F32ED" w14:textId="179EEAC1" w:rsidTr="002A1EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="703411C3" w14:textId="398D6F3F" w:rsidR="00443898" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="00C924DD">
+          <w:p w14:paraId="20791B87" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t>Descrição do Bem</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MEMBROS INTERNOS</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="189A67B1" w14:textId="1689CB5C" w:rsidR="00443898" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="00C924DD">
+          <w:p w14:paraId="46A0AAA8" w14:textId="6121BF04" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>Qtd</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>docentes, discentes e técnico-administrativos</w:t>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-              <w:t>Valor Unitário</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...54 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443898" w:rsidRPr="00841ECA" w14:paraId="77021950" w14:textId="77777777" w:rsidTr="00C924DD">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="0F53DE32" w14:textId="1CBFBFE2" w:rsidTr="002A1EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-[...78 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E21A096" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1A894F" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Função no Projeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="019B34E1" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00397F5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vinculação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44128E57" w14:textId="1CEDD590" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00397F5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>docente, discente e TAE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="622061C6" w14:textId="4AA07194" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Resumo das Atividades Desenvolvidas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0330F435" w14:textId="20378B0B" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Período de atuação</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443898" w:rsidRPr="00841ECA" w14:paraId="47478861" w14:textId="77777777" w:rsidTr="00C924DD">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="7A099923" w14:textId="08154416" w:rsidTr="002A1EE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-[...76 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7FE1E8" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="080A4E89" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E739BAA" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04277D96" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="743C0339" w14:textId="172AE8C7" w:rsidR="002A1EE6" w:rsidRPr="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="002A1EE6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dada de Entrada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E1C7A1" w14:textId="7A516D4D" w:rsidR="002A1EE6" w:rsidRPr="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="002A1EE6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data de Saida</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="2E8CBD17" w14:textId="1AB42879" w:rsidTr="002A1EE6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D44D604" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D32C7F" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="245EE432" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="676526C2" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E5A40C" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C816F02" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="794D9987" w14:textId="5C8C4EAB" w:rsidTr="002A1EE6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="683EE24F" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7CF16D" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0746BEB0" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="400E227B" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="749F6C78" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB2DB64" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="415316B1" w14:textId="21973E48" w:rsidTr="002A1EE6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3107CFDF" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BE735C" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5C3FA1" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A01C799" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="64601868" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="423D176A" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A511B" w:rsidRPr="00F02C1D" w14:paraId="4FB2B5A5" w14:textId="77777777" w:rsidTr="002A1EE6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="467A06B2" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="525FA6B7" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8BA255" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DF6748" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A89E4D0" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="071BC71F" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="004901A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="117F7C68" w14:textId="69CFBA0B" w:rsidR="005451E5" w:rsidRPr="00841ECA" w:rsidRDefault="00443898" w:rsidP="004E4504">
+    <w:p w14:paraId="11ADCE44" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00DD7C3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1133"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1389"/>
+        <w:gridCol w:w="1548"/>
+        <w:gridCol w:w="1616"/>
+        <w:gridCol w:w="3115"/>
+        <w:gridCol w:w="1516"/>
+        <w:gridCol w:w="1267"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F81450" w:rsidRPr="00841ECA" w14:paraId="15083EFB" w14:textId="77777777" w:rsidTr="00F81450">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="21173F47" w14:textId="77777777" w:rsidTr="00CE75AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0F9093" w14:textId="77777777" w:rsidR="00F81450" w:rsidRPr="00841ECA" w:rsidRDefault="00F81450" w:rsidP="004E4504">
+          <w:p w14:paraId="2C4D0074" w14:textId="12725B6B" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="002A1EE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t>ID da Meta</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MEMBROS EXTERNOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...82 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81450" w:rsidRPr="00841ECA" w14:paraId="36D16BDE" w14:textId="77777777" w:rsidTr="00F81450">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="538C469D" w14:textId="77777777" w:rsidTr="0026390F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-[...61 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E3582B" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F347DA" w14:textId="46845DEB" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Função no Projeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01185043" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Resumo das Atividades Desenvolvidas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCBDA8E" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Período de atuação</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81450" w:rsidRPr="00841ECA" w14:paraId="73CB6DB9" w14:textId="77777777" w:rsidTr="00F81450">
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="7B5D7FA8" w14:textId="77777777" w:rsidTr="0026390F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-[...59 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="477DCFE3" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="632F6035" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8AB5A9" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0367D729" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dada de Entrada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B5ED4D" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data de Saida</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="2E73458C" w14:textId="77777777" w:rsidTr="00F97AD8">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF74452" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6547135E" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BEDC88" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1F3004" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A81BE6E" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="690B5A0F" w14:textId="77777777" w:rsidTr="0070241C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="173FDF8F" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50942262" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF7DF78" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0944DE95" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="321BA164" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w14:paraId="6F4B413A" w14:textId="77777777" w:rsidTr="001817BC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="738ADE64" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3D462B" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B9C79F" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="532BFD18" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="599975DB" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRPr="00F02C1D" w:rsidRDefault="002A1EE6" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A511B" w:rsidRPr="00F02C1D" w14:paraId="6DBD9631" w14:textId="77777777" w:rsidTr="001817BC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B0CEE2" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FDA027" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5A8CC" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="70596F86" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32186A95" w14:textId="77777777" w:rsidR="007A511B" w:rsidRPr="00F02C1D" w:rsidRDefault="007A511B" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="465F6963" w14:textId="77777777" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
+    <w:p w14:paraId="14EE3CB1" w14:textId="77777777" w:rsidR="002A1EE6" w:rsidRDefault="002A1EE6" w:rsidP="00DD7C3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...564 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2239"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="1548"/>
+        <w:gridCol w:w="1616"/>
+        <w:gridCol w:w="3115"/>
+        <w:gridCol w:w="1516"/>
+        <w:gridCol w:w="1267"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00542101" w:rsidRPr="00841ECA" w14:paraId="0AE68A62" w14:textId="77777777" w:rsidTr="00DC78C7">
+      <w:tr w:rsidR="007C7200" w:rsidRPr="00F02C1D" w14:paraId="0C0D8F06" w14:textId="77777777" w:rsidTr="00CE75AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8577" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC8F832" w14:textId="33C6C99A" w:rsidR="00542101" w:rsidRPr="00841ECA" w:rsidRDefault="00542101" w:rsidP="004E4504">
+          <w:p w14:paraId="05A0FCC4" w14:textId="77777777" w:rsidR="007C7200" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t>DOCENTES, DISCENTES E TÉCNICO-ADMINISTRATIVOS</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>VOLUNTÁRIOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00841ECA" w14:paraId="6039BD6E" w14:textId="44A76406" w:rsidTr="002C091C">
+      <w:tr w:rsidR="007C7200" w:rsidRPr="00F02C1D" w14:paraId="734704CB" w14:textId="77777777" w:rsidTr="00CE75AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="3F2B6CAB" w14:textId="5264FB04" w:rsidR="00971C8E" w:rsidRPr="00841ECA" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3485E9" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
-            <w:r w:rsidR="00B73D19" w:rsidRPr="00841ECA">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="7FF4BF53" w14:textId="316DB46B" w:rsidR="00971C8E" w:rsidRPr="00841ECA" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D022658" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F02C1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Função no Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-          </w:tcPr>
-          <w:p w14:paraId="727B95D3" w14:textId="77777777" w:rsidR="00F36179" w:rsidRPr="00841ECA" w:rsidRDefault="00F36179" w:rsidP="00F36179">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7685CA9E" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t>Vinculação</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Resumo das Atividades Desenvolvidas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B040ACB" w14:textId="4A695DF6" w:rsidR="00971C8E" w:rsidRPr="00841ECA" w:rsidRDefault="00F36179" w:rsidP="00F36179">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BB08A3" w14:textId="77777777" w:rsidR="007C7200" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">(docente, </w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Período de atuação</w:t>
             </w:r>
-            <w:r w:rsidR="009E337A" w:rsidRPr="00841ECA">
-[...52 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00841ECA" w14:paraId="326DA826" w14:textId="0FE52B7A" w:rsidTr="00050981">
+      <w:tr w:rsidR="007C7200" w:rsidRPr="00F02C1D" w14:paraId="41D2583D" w14:textId="77777777" w:rsidTr="00CE75AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...50 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="068FC6B4" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54C68AAE" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC32441" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C52B2CB" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="002A1EE6" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dada de Entrada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA20623" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="002A1EE6" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1EE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data de Saida</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971C8E" w:rsidRPr="00841ECA" w14:paraId="0831B674" w14:textId="50CC453A" w:rsidTr="00050981">
+      <w:tr w:rsidR="007C7200" w:rsidRPr="00F02C1D" w14:paraId="01FCB38D" w14:textId="77777777" w:rsidTr="00CE75AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...48 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8FE8D0" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E3466F" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E11E61E" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB5E5E9" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="004213C2" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w14:paraId="619C6D10" w14:textId="77777777" w:rsidTr="00050981">
+      <w:tr w:rsidR="007C7200" w:rsidRPr="00F02C1D" w14:paraId="75F8D943" w14:textId="77777777" w:rsidTr="00CE75AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...48 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5680D2EF" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2728F135" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BA425D" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C90C7E5" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="69517B6C" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2FD8" w:rsidRPr="00841ECA" w14:paraId="72E29F4E" w14:textId="77777777" w:rsidTr="00050981">
+      <w:tr w:rsidR="007C7200" w:rsidRPr="00F02C1D" w14:paraId="1014CDE6" w14:textId="77777777" w:rsidTr="00CE75AE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...48 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B3E948" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F09586F" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="449255AB" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CED5591" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F86A59" w14:textId="77777777" w:rsidR="007C7200" w:rsidRPr="00F02C1D" w:rsidRDefault="007C7200" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EC2C058" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00F02C1D" w:rsidRDefault="00764C83" w:rsidP="004E4504">
+    <w:p w14:paraId="5AF50A82" w14:textId="77777777" w:rsidR="007C7200" w:rsidRDefault="007C7200" w:rsidP="00DD7C3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403BA284" w14:textId="3AF5DBC6" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00401ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Descreva as principais lições aprendidas durante a execução do projeto e apresente recomendações para futuras iniciativas semelhantes.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2239"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4054"/>
+        <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC4683" w:rsidRPr="00841ECA" w14:paraId="1DAABC44" w14:textId="1D7B49E4" w:rsidTr="009C0432">
-[...304 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00AB4C8C" w14:paraId="23A811C7" w14:textId="77777777" w:rsidTr="00CE75AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD68B3A" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00CE75AE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B2A74CF" w14:textId="77777777" w:rsidR="00542101" w:rsidRDefault="00542101" w:rsidP="004E4504">
+    <w:p w14:paraId="34ABDC9F" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00DD7C3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="313E75D6" w14:textId="5ACA13DC" w:rsidR="00DC4683" w:rsidRDefault="00DC4683" w:rsidP="004E4504">
+    <w:p w14:paraId="08E30F8A" w14:textId="7AF6080A" w:rsidR="00AB4C8C" w:rsidRPr="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00401ADD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Avaliação do Coordenador</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F9321B4" w14:textId="5D8E367F" w:rsidR="00871F8A" w:rsidRDefault="00D03EFE" w:rsidP="004E4504">
+    <w:p w14:paraId="405F2508" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRPr="00522EF7" w:rsidRDefault="00522EF7" w:rsidP="00522EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522EF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>O Coordenador considera que os objetivos previstos no Plano de Trabalho foram alcançados?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="69721F9C" w14:textId="77777777" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
+    <w:p w14:paraId="1D1C8B16" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRPr="00522EF7" w:rsidRDefault="00522EF7" w:rsidP="00522EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522EF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>( ) Integralmente</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A80EB35" w14:textId="6D1289BC" w:rsidR="00871F8A" w:rsidRDefault="004E4504" w:rsidP="004E4504">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6B108309" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRPr="00522EF7" w:rsidRDefault="00522EF7" w:rsidP="00522EF7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-81"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522EF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>( ) Parcialmente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737FEB60" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRPr="00522EF7" w:rsidRDefault="00522EF7" w:rsidP="00522EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522EF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>( ) Não</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D75AC80" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRPr="00522EF7" w:rsidRDefault="00522EF7" w:rsidP="00522EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00522EF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Justificar.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E4504" w14:paraId="71F3E506" w14:textId="77777777" w:rsidTr="004E4504">
-[...4 lines deleted...]
-          <w:p w14:paraId="3BD4E8CD" w14:textId="77777777" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
+      <w:tr w:rsidR="00522EF7" w14:paraId="2C543036" w14:textId="77777777" w:rsidTr="00522EF7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F9418B" w14:textId="77777777" w:rsidR="00522EF7" w:rsidRDefault="00522EF7" w:rsidP="00AB4C8C">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="227025F2" w14:textId="4714AB04" w:rsidR="00871F8A" w:rsidRPr="004E4504" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
+    <w:p w14:paraId="4A9AF128" w14:textId="77777777" w:rsidR="00AB4C8C" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EE22283" w14:textId="77777777" w:rsidR="004E4504" w:rsidRDefault="004E4504" w:rsidP="004E4504">
-[...377 lines deleted...]
-    <w:p w14:paraId="65414DB0" w14:textId="77777777" w:rsidR="00871F8A" w:rsidRDefault="00871F8A" w:rsidP="004E4504">
+    <w:p w14:paraId="216F7749" w14:textId="2B341A56" w:rsidR="007A511B" w:rsidRDefault="00AB4C8C" w:rsidP="00AB4C8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro que as informações constantes neste Relatório Final refletem fielmente a execução do projeto e que todos os documentos comprobatórios </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>se encontram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4C8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sob minha guarda ou seguem anexados, quando exigidos, responsabilizando-me pela veracidade das informações prestadas.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="778184C1" w14:textId="4F098AD7" w:rsidR="00871F8A" w:rsidRDefault="00D03EFE" w:rsidP="004E4504">
-[...173 lines deleted...]
-    <w:p w14:paraId="38C40083" w14:textId="6E709286" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+    <w:p w14:paraId="6FB1AD53" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C40083" w14:textId="2D09E562" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Cidade/CE, data da assinatura digital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4A8FB3" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+    <w:p w14:paraId="5E4A8FB3" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2295C9CE" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+    <w:p w14:paraId="2295C9CE" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE49049" w14:textId="77777777" w:rsidR="00F02C1D" w:rsidRDefault="00F02C1D" w:rsidP="004E4504">
+    <w:p w14:paraId="5DE49049" w14:textId="77777777" w:rsidR="00F02C1D" w:rsidRDefault="00F02C1D" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64B6281B" w14:textId="77777777" w:rsidR="00F02C1D" w:rsidRDefault="00F02C1D" w:rsidP="004E4504">
+    <w:p w14:paraId="64B6281B" w14:textId="77777777" w:rsidR="00F02C1D" w:rsidRDefault="00F02C1D" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="262E2303" w14:textId="24802FCA" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+    <w:p w14:paraId="262E2303" w14:textId="24802FCA" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NOME DO COORDENADOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BA4C6E" w14:textId="1FB8C208" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+    <w:p w14:paraId="44BA4C6E" w14:textId="1FB8C208" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00971C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02C1D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Coordenador do Projeto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD51BE7" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="004E4504">
+    <w:p w14:paraId="6940381D" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00397F5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6940381D" w14:textId="77777777" w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidRDefault="00971C8E" w:rsidP="00273F2A">
-[...9 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00971C8E" w:rsidRPr="00F02C1D" w:rsidSect="00764C83">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="707" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1133" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79B291F8" w14:textId="77777777" w:rsidR="006C73A6" w:rsidRDefault="006C73A6" w:rsidP="00764C83">
+    <w:p w14:paraId="4A6D69DA" w14:textId="77777777" w:rsidR="00665666" w:rsidRDefault="00665666" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EC01C82" w14:textId="77777777" w:rsidR="006C73A6" w:rsidRDefault="006C73A6" w:rsidP="00764C83">
+    <w:p w14:paraId="47C523D5" w14:textId="77777777" w:rsidR="00665666" w:rsidRDefault="00665666" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1620380780"/>
+      <w:id w:val="-2114432626"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="25902D17" w14:textId="5C07F41B" w:rsidR="00DB6A07" w:rsidRDefault="00DB6A07">
+      <w:p w14:paraId="0787764A" w14:textId="72DDE471" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="6E04C015" w14:textId="5B3F46E9" w:rsidR="00DB6A07" w:rsidRPr="00DB6A07" w:rsidRDefault="00DB6A07" w:rsidP="00DB6A07">
+  <w:p w14:paraId="57282D17" w14:textId="77777777" w:rsidR="00DD7C3D" w:rsidRDefault="00DD7C3D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
-      <w:jc w:val="center"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DAA1A58" w14:textId="77777777" w:rsidR="006C73A6" w:rsidRDefault="006C73A6" w:rsidP="00764C83">
+    <w:p w14:paraId="5CDE96BB" w14:textId="77777777" w:rsidR="00665666" w:rsidRDefault="00665666" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D0CBD01" w14:textId="77777777" w:rsidR="006C73A6" w:rsidRDefault="006C73A6" w:rsidP="00764C83">
+    <w:p w14:paraId="36CCC201" w14:textId="77777777" w:rsidR="00665666" w:rsidRDefault="00665666" w:rsidP="00764C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F30DF51" w14:textId="35FA1F8C" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="00764C83">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03F22205" wp14:editId="7F5333E0">
           <wp:extent cx="866775" cy="876300"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-          <wp:docPr id="133517424" name="Imagem 1" descr="BRASÃO DAS ARMAS de pt.wikipedia.org"/>
+          <wp:docPr id="1193055689" name="Imagem 1" descr="BRASÃO DAS ARMAS de pt.wikipedia.org"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="BRASÃO DAS ARMAS de pt.wikipedia.org"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3713,198 +5668,490 @@
       <w:t>da</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-2"/>
       </w:rPr>
       <w:t>Educação - MEC</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="248AFE98" w14:textId="77777777" w:rsidR="00764C83" w:rsidRDefault="00764C83" w:rsidP="00CB0C85">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:ind w:left="20" w:right="18" w:hanging="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Universidade Federal do Cariri - UFCA </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0355CD5D" w14:textId="3F960B5A" w:rsidR="00764C83" w:rsidRPr="00764C83" w:rsidRDefault="00764C83" w:rsidP="00CB0C85">
+  <w:p w14:paraId="0355CD5D" w14:textId="38F8F8C0" w:rsidR="00764C83" w:rsidRPr="00764C83" w:rsidRDefault="00764C83" w:rsidP="00CB0C85">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:ind w:left="20" w:right="18" w:hanging="3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00764C83">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Coordenação</w:t>
     </w:r>
     <w:r w:rsidRPr="00764C83">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="-14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00764C83">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
-      <w:t>do</w:t>
+      <w:t xml:space="preserve">do </w:t>
     </w:r>
-    <w:r w:rsidRPr="00764C83">
-[...8 lines deleted...]
-    <w:r w:rsidRPr="00764C83">
+    <w:r w:rsidR="00397F5A" w:rsidRPr="00764C83">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Projeto</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="255794E9" w14:textId="77777777" w:rsidR="00764C83" w:rsidRPr="00764C83" w:rsidRDefault="00764C83">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="014A2702"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7DAA4E4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03347F96"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E08E58EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="623006368">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1851675894">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00764C83"/>
-    <w:rsid w:val="00017A47"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00273F2A"/>
+    <w:rsid w:val="0015743C"/>
+    <w:rsid w:val="00213250"/>
+    <w:rsid w:val="002A1EE6"/>
     <w:rsid w:val="002B32ED"/>
     <w:rsid w:val="002C091C"/>
-    <w:rsid w:val="002D2FD8"/>
+    <w:rsid w:val="002E14B7"/>
+    <w:rsid w:val="00311786"/>
     <w:rsid w:val="00323F9A"/>
-    <w:rsid w:val="003870A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F4C7E"/>
+    <w:rsid w:val="0033641E"/>
+    <w:rsid w:val="00397F5A"/>
     <w:rsid w:val="003F5C2E"/>
-    <w:rsid w:val="00404449"/>
+    <w:rsid w:val="00401ADD"/>
     <w:rsid w:val="00435D52"/>
-    <w:rsid w:val="00443898"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00542101"/>
+    <w:rsid w:val="00522EF7"/>
     <w:rsid w:val="005451E5"/>
-    <w:rsid w:val="006C73A6"/>
+    <w:rsid w:val="005A0C93"/>
+    <w:rsid w:val="00665666"/>
+    <w:rsid w:val="00667658"/>
     <w:rsid w:val="00764C83"/>
-    <w:rsid w:val="00767FCF"/>
     <w:rsid w:val="00795473"/>
-    <w:rsid w:val="00807693"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00871F8A"/>
+    <w:rsid w:val="007A511B"/>
+    <w:rsid w:val="007B11D9"/>
+    <w:rsid w:val="007C7200"/>
+    <w:rsid w:val="00830800"/>
+    <w:rsid w:val="008B146D"/>
+    <w:rsid w:val="008F73D7"/>
     <w:rsid w:val="00940C8F"/>
     <w:rsid w:val="00971C8E"/>
+    <w:rsid w:val="0098429A"/>
     <w:rsid w:val="00987CFF"/>
-    <w:rsid w:val="009E337A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A93A2D"/>
+    <w:rsid w:val="009B0D64"/>
+    <w:rsid w:val="009C21B1"/>
+    <w:rsid w:val="00A639DF"/>
+    <w:rsid w:val="00A71BA4"/>
+    <w:rsid w:val="00AB4C8C"/>
     <w:rsid w:val="00B2532A"/>
-    <w:rsid w:val="00B55B4D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BC4A98"/>
+    <w:rsid w:val="00BD4B1E"/>
+    <w:rsid w:val="00BF56B6"/>
     <w:rsid w:val="00C15EB3"/>
-    <w:rsid w:val="00C34238"/>
+    <w:rsid w:val="00C624B4"/>
     <w:rsid w:val="00CB0C85"/>
-    <w:rsid w:val="00D03EFE"/>
     <w:rsid w:val="00D926CC"/>
-    <w:rsid w:val="00DB6A07"/>
-    <w:rsid w:val="00DB7B72"/>
     <w:rsid w:val="00DC028F"/>
-    <w:rsid w:val="00DC4683"/>
     <w:rsid w:val="00DC56FE"/>
-    <w:rsid w:val="00DD62C8"/>
+    <w:rsid w:val="00DD7C3D"/>
     <w:rsid w:val="00DE1AD2"/>
     <w:rsid w:val="00E120F6"/>
-    <w:rsid w:val="00E951A1"/>
+    <w:rsid w:val="00E659AC"/>
+    <w:rsid w:val="00EC60EB"/>
     <w:rsid w:val="00F02C1D"/>
-    <w:rsid w:val="00F27615"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F81450"/>
+    <w:rsid w:val="00F201B4"/>
     <w:rsid w:val="00FC06C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4495,51 +6742,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00764C83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -4914,57 +7160,85 @@
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00764C83"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="445581243">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1179152693">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5226,71 +7500,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1817</Characters>
+  <Pages>4</Pages>
+  <Words>547</Words>
+  <Characters>2960</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>227</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2055</CharactersWithSpaces>
+  <CharactersWithSpaces>3501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Assis Nogueira</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>