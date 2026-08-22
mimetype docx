--- v0 (2026-01-16)
+++ v1 (2026-08-22)
@@ -1,1404 +1,1551 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="51D2A0CA" w14:textId="77777777" w:rsidR="00760199" w:rsidRDefault="00B96CBD" w:rsidP="00760199">
+    <w:p w14:paraId="372D5576" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CARTA CONVITE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5E11B5" w14:textId="60204A63" w:rsidR="00B96CBD" w:rsidRDefault="00B96CBD" w:rsidP="00760199">
+    <w:p w14:paraId="6134595F" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PESQUISADOR CONVIDADO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3502D3AB" w14:textId="77777777" w:rsidR="0015256E" w:rsidRDefault="0015256E" w:rsidP="0015256E">
+    <w:p w14:paraId="3055729F" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F63B9C5" w14:textId="4D9A56DA" w:rsidR="00B96CBD" w:rsidRPr="00067AE4" w:rsidRDefault="00B96CBD" w:rsidP="00067AE4">
-[...2 lines deleted...]
-        <w:ind w:firstLine="851"/>
+    <w:p w14:paraId="21520138" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eu, </w:t>
       </w:r>
-      <w:r w:rsidR="00760199" w:rsidRPr="00067AE4">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[NOME DO(A) COORDENADOR(A) DO PROJETO]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, matrícula SIAPE nº </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[XXXXXXXXX]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ocupante do cargo de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[docente ou técnico-administrativo em educação]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, na qualidade de Coordenador(a) do Projeto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Título do Projeto]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lotado(a) na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Nome da Unidade Acadêmica ou Unidade Administrativa] ([SIGLA])</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Universidade Federal do Cariri (UFCA), declaro que convidei o(a) pesquisador(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[NOME DO(A) PESQUISADOR(A)]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para integrar a equipe de execução do referido projeto, financiado pela </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Nome do órgão financiador]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, no âmbito do instrumento jurídico a ser celebrado para sua execução.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62057A70" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O projeto tem por objetivo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[descrever o objetivo de forma clara e sucinta]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A participação do(a) pesquisador(a) convidado(a) é considerada indispensável para o alcance dos resultados previstos, em razão de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[justificar a necessidade da participação, destacando a expertise, experiência técnica, científica ou profissional e as atividades que serão desenvolvidas no projeto]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42601AA8" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[NOME DO(A) COORDENADOR(A) DO PROJETO]</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07370444" w14:textId="328F669B" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>XXXXXXXXX</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>Quando o convite ocorrer após a aprovação do projeto pelo colegiado competente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AB558E" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diante do exposto, encaminho o presente expediente para apreciação do(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Presidente do Conselho da Unidade Acadêmica ou da Câmara competente]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a quem compete autorizar, mediante deliberação do colegiado ou, quando cabível, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ad referendum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, com posterior submissão à homologação do Conselho, a participação do(a) pesquisador(a) convidado(a) no âmbito deste projeto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFE12E9" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esclarece-se que a autorização compreende, ainda, a concessão de bolsa pelo período de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XX (XXXX)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meses, no valor mensal de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R$ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XX.XXX,XX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (valor por extenso)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, em conformidade com o Plano de Trabalho aprovado pelo colegiado competente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2844D0" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[cargo na universidade, docente ou TAE]</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>[Excluir este trecho quando utilizada a redação do item seguinte.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343363FB" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[Título do Projeto]</w:t>
-[...25 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE4ED68" w14:textId="4C6AB1CA" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[Unidade Acadêmica ou Unidade Administrativa]</w:t>
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>Quando o convite ocorrer antes da aprovação do projeto pelo colegiado competente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45745C6A" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Após análise das justificativas apresentadas pelo(a) Coordenador(a) do Projeto quanto à participação do(a) Sr.(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Nome do Pesquisador]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, CPF nº </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XXX.XXX.XXX-XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, este Conselho </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APROVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sua participação na qualidade de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pesquisador(a) Convidado(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A19BD" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A presente autorização compreende, igualmente, a concessão de bolsa pelo período de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XX (XXXX)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meses, no valor mensal de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R$ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XX.XXX,XX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (valor por extenso)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, conforme previsto no Plano de Trabalho aprovado por este colegiado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8A2939" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[Nome da Unidade e abreviatura]</w:t>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> nos termos de contrato de pesquisa a ser celebrado.</w:t>
+        <w:t>[Excluir este trecho quando utilizada a redação do item anterior.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDAAE2E" w14:textId="6D5FE779" w:rsidR="00B96CBD" w:rsidRPr="00067AE4" w:rsidRDefault="00760199" w:rsidP="00067AE4">
-[...2 lines deleted...]
-        <w:ind w:firstLine="851"/>
+    <w:p w14:paraId="315C4713" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...48 lines deleted...]
-        <w:t>(justificar a importância e/ou necessidade na pesquisa e da participação do convidado no desenvolvimento da ação)</w:t>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cumpre destacar que a participação de pesquisador(a) convidado(a) em projetos acadêmicos executados pela Universidade Federal do Cariri encontra amparo no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>art. 16, § 3º, da Resolução nº 03/2020/CONSUNI-UFCA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DA7881" w14:textId="35377D14" w:rsidR="00D363BE" w:rsidRDefault="00D363BE" w:rsidP="00067AE4">
-[...2 lines deleted...]
-        <w:ind w:firstLine="851"/>
+    <w:p w14:paraId="3C1F75CD" w14:textId="77777777" w:rsidR="00562ED3" w:rsidRPr="00562ED3" w:rsidRDefault="00562ED3" w:rsidP="00562ED3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...134 lines deleted...]
-        <w:t>[ESTE PARÁGRAFO DEVERÁ SER EXCLUÍDO EM CASO DE PERMANENCIA DO PARÁGRAFO POSTERIOR]</w:t>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por fim, esclarece-se que o gerenciamento administrativo, financeiro e operacional do projeto será realizado por Fundação de Apoio devidamente credenciada ou autorizada a atuar junto à UFCA e credenciada pelos Ministérios da Educação (MEC) e da Ciência, Tecnologia e Inovação (MCTI), na qualidade de interveniente administrativa e financeira, observadas as disposições da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lei nº 8.958, de 20 de dezembro de 1994</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Decreto nº 7.423, de 31 de dezembro de 2010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562ED3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A57F844" w14:textId="1BA456EC" w:rsidR="003B25F6" w:rsidRDefault="0015256E" w:rsidP="003B25F6">
-[...263 lines deleted...]
-    <w:p w14:paraId="47107E71" w14:textId="1D1C6949" w:rsidR="00B96CBD" w:rsidRPr="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+    <w:p w14:paraId="5207DBE0" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A562387" w14:textId="77777777" w:rsidR="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+    <w:p w14:paraId="128B1438" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DCE9391" w14:textId="77777777" w:rsidR="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+    <w:p w14:paraId="7C9354C6" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18F77279" w14:textId="77777777" w:rsidR="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+    <w:p w14:paraId="3B28251E" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="8505" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00067AE4" w:rsidRPr="00067AE4" w14:paraId="01815149" w14:textId="77777777" w:rsidTr="00067AE4">
+      <w:tr w:rsidR="0091324D" w14:paraId="069B04DD" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="203FC2D2" w14:textId="77777777" w:rsidR="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+          <w:p w14:paraId="0E24CD0A" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00067AE4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NOME DO COODENADOR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60352CBD" w14:textId="7BB98A94" w:rsidR="00067AE4" w:rsidRPr="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+          <w:p w14:paraId="34DAA3A5" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Coordenador</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73022F77" w14:textId="77777777" w:rsidR="00067AE4" w:rsidRPr="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+          <w:p w14:paraId="42C4AE75" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45730C0D" w14:textId="77777777" w:rsidR="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+          <w:p w14:paraId="0E659D37" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00067AE4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NOME DO PRESIDENTE DO COLEGIADO COMPETENTE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35E3DC25" w14:textId="45967237" w:rsidR="00067AE4" w:rsidRPr="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+          <w:p w14:paraId="6B4D113B" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Presidente do [Abreviação do Colegiado Competente]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067AE4" w:rsidRPr="00067AE4" w14:paraId="5F961935" w14:textId="77777777" w:rsidTr="00067AE4">
+      <w:tr w:rsidR="0091324D" w14:paraId="2C1BD349" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06094BF9" w14:textId="38632EA1" w:rsidR="00067AE4" w:rsidRPr="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+          <w:p w14:paraId="041652A7" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB43572" w14:textId="77777777" w:rsidR="00067AE4" w:rsidRPr="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+          <w:p w14:paraId="676D8544" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="757333C6" w14:textId="77777777" w:rsidR="00067AE4" w:rsidRPr="00067AE4" w:rsidRDefault="00067AE4" w:rsidP="00067AE4">
+          <w:p w14:paraId="6F9E6F2C" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5ECF8FA3" w14:textId="77777777" w:rsidR="00B96CBD" w:rsidRPr="00586597" w:rsidRDefault="00B96CBD" w:rsidP="00067AE4">
+    <w:p w14:paraId="42856B5D" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B96CBD" w:rsidRPr="00586597" w:rsidSect="00067AE4">
-      <w:headerReference w:type="default" r:id="rId6"/>
+    <w:sectPr w:rsidR="0091324D">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="849" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11A005EE" w14:textId="77777777" w:rsidR="00242988" w:rsidRDefault="00242988" w:rsidP="00760199">
+    <w:p w14:paraId="1D2DB9BE" w14:textId="77777777" w:rsidR="003D48A4" w:rsidRDefault="003D48A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="612A24BC" w14:textId="77777777" w:rsidR="00242988" w:rsidRDefault="00242988" w:rsidP="00760199">
+    <w:p w14:paraId="4AA7742D" w14:textId="77777777" w:rsidR="003D48A4" w:rsidRDefault="003D48A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{D8A08554-F0E5-4188-B42F-AA0BC6F56127}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{AD103F5D-C420-4DFF-9645-26873D2DD248}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{44DE7CBF-759A-498C-93DC-54DB1999B165}"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{59B35888-333B-4952-8E7A-4B81845D3B7A}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A696DF9" w14:textId="77777777" w:rsidR="00242988" w:rsidRDefault="00242988" w:rsidP="00760199">
+    <w:p w14:paraId="794405A6" w14:textId="77777777" w:rsidR="003D48A4" w:rsidRDefault="003D48A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FEA7907" w14:textId="77777777" w:rsidR="00242988" w:rsidRDefault="00242988" w:rsidP="00760199">
+    <w:p w14:paraId="3F80C274" w14:textId="77777777" w:rsidR="003D48A4" w:rsidRDefault="003D48A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22902CF4" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblStyle w:val="a0"/>
+      <w:tblW w:w="9346" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2959"/>
       <w:gridCol w:w="3791"/>
       <w:gridCol w:w="2596"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00760199" w14:paraId="3EBC6981" w14:textId="77777777" w:rsidTr="00760199">
+    <w:tr w:rsidR="0091324D" w14:paraId="66D53FDF" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1583" w:type="pct"/>
+          <w:tcW w:w="2959" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="4EA909FF" w14:textId="77777777" w:rsidR="00760199" w:rsidRDefault="00760199" w:rsidP="00760199">
+        <w:p w14:paraId="10194A29" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D284FBB" wp14:editId="79FDACA2">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="778BA7F6" wp14:editId="43B78233">
                 <wp:extent cx="409575" cy="409575"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1408929776" name="image1.png" descr="Diagrama&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                <wp:docPr id="1" name="image1.png" descr="Diagrama&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="5" name="image1.png" descr="Diagrama&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                        <pic:cNvPr id="0" name="image1.png" descr="Diagrama&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="409575" cy="409575"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="45F14D15" w14:textId="77777777" w:rsidR="00760199" w:rsidRDefault="00760199" w:rsidP="00760199">
+        <w:p w14:paraId="353EBF3E" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5527097A" w14:textId="77777777" w:rsidR="00760199" w:rsidRDefault="00760199" w:rsidP="00760199">
+        <w:p w14:paraId="433B77C7" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>UNIVERSIDADE FEDERAL DO CARIRI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2028" w:type="pct"/>
+          <w:tcW w:w="3791" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="55A367E8" w14:textId="3BF87D6D" w:rsidR="00760199" w:rsidRDefault="00760199" w:rsidP="00760199">
+        <w:p w14:paraId="5B6EE75B" w14:textId="130349F3" w:rsidR="0091324D" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
+              <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
+              <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
-            <w:t>CARTA</w:t>
+            <w:t>CARTA-CONVITE PESQUISADOR</w:t>
           </w:r>
-          <w:r w:rsidR="00A9536F">
+          <w:r w:rsidR="00562ED3">
             <w:rPr>
               <w:b/>
+              <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
-            <w:t>-</w:t>
-[...7 lines deleted...]
-            <w:t>CONVITE PESQUISADOR</w:t>
+            <w:t xml:space="preserve"> CONVIDADO</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1390" w:type="pct"/>
+          <w:tcW w:w="2596" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="78D62045" w14:textId="77777777" w:rsidR="00760199" w:rsidRDefault="00760199" w:rsidP="00760199">
+        <w:p w14:paraId="48AE74A3" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
+              <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
+              <w:bCs/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="49A0F3F9" w14:textId="143DC0E0" w:rsidR="00760199" w:rsidRDefault="00760199" w:rsidP="00760199">
+        <w:p w14:paraId="67BD5E3D" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
+              <w:bCs/>
             </w:rPr>
-            <w:t>DIARI 08</w:t>
+            <w:t>DIARI 12</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6D39BD08" w14:textId="77777777" w:rsidR="00760199" w:rsidRDefault="00760199">
+  <w:p w14:paraId="1E003591" w14:textId="77777777" w:rsidR="0091324D" w:rsidRDefault="0091324D">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B96CBD"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00D97998"/>
+    <w:rsidRoot w:val="0091324D"/>
+    <w:rsid w:val="003D48A4"/>
+    <w:rsid w:val="00513410"/>
+    <w:rsid w:val="00562ED3"/>
+    <w:rsid w:val="0091324D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="67694B38"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{33EA12F9-750D-40A7-A509-491F886D1735}"/>
+  <w14:docId w14:val="2255288B"/>
+  <w15:docId w15:val="{313D307C-8403-4423-97C6-09A63D4E2F00}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1744,445 +1891,683 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B96CBD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00760199"/>
+    <w:rsid w:val="00562ED3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00760199"/>
+    <w:rsid w:val="00562ED3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00760199"/>
+    <w:rsid w:val="00562ED3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00760199"/>
-[...18 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00562ED3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Escritório">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Escritório">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhEyzvMK/W3K9Za61ZMmLPO6F0JWg==">CgMxLjA4AHIhMXl3enRDLWVEVVlGOExHNndVQ3FmV0hDdXlvXzEyVnlU</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>464</Words>
-  <Characters>2507</Characters>
+  <Words>491</Words>
+  <Characters>2653</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2966</CharactersWithSpaces>
+  <CharactersWithSpaces>3138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>